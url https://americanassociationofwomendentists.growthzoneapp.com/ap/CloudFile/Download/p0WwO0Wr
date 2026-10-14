--- v0 (2026-05-02)
+++ v1 (2026-10-14)
@@ -7,92 +7,104 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3EEAD478" w14:textId="77777777" w:rsidR="00B06B93" w:rsidRDefault="008318E4">
+    <w:p w14:paraId="3EEAD478" w14:textId="6FED0E82" w:rsidR="00B06B93" w:rsidRDefault="008318E4">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="301149"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="301149"/>
         </w:rPr>
-        <w:t>AAWD Local Chapter Activity Plan Template</w:t>
+        <w:t xml:space="preserve">AAWD Local </w:t>
+      </w:r>
+      <w:r w:rsidR="00E360E7">
+        <w:rPr>
+          <w:color w:val="301149"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&amp; International </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="301149"/>
+        </w:rPr>
+        <w:t>Chapter Activity Plan Template</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EEAD479" w14:textId="77777777" w:rsidR="00B06B93" w:rsidRDefault="00B06B93">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3EEAD47A" w14:textId="77777777" w:rsidR="00B06B93" w:rsidRDefault="008318E4">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Template for Local Chapters</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EEAD47B" w14:textId="77777777" w:rsidR="00B06B93" w:rsidRDefault="00B06B93"/>
-    <w:p w14:paraId="3EEAD47C" w14:textId="77777777" w:rsidR="00B06B93" w:rsidRDefault="008318E4">
+    <w:p w14:paraId="3EEAD47C" w14:textId="07DEC2E6" w:rsidR="00B06B93" w:rsidRDefault="008318E4">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>[Chapter Name] Chapter of the American Association of Women Dentists</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t>[City/State] | [Date]</w:t>
+        <w:t>[Date]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EEAD47D" w14:textId="77777777" w:rsidR="00B06B93" w:rsidRDefault="00B06B93"/>
     <w:p w14:paraId="3EEAD47E" w14:textId="77777777" w:rsidR="00B06B93" w:rsidRDefault="008318E4">
       <w:r>
         <w:t xml:space="preserve">This template is designed to help AAWD Local Chapters plan activities and initiatives. It ensures your chapter has clear goals, consistent engagement, and alignment with AAWD’s mission to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>advance, connect, and enrich the lives of women dentists</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EEAD47F" w14:textId="77777777" w:rsidR="00B06B93" w:rsidRDefault="008318E4">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Instructions:</w:t>
@@ -1929,158 +1941,158 @@
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Chapter Update Submission</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> form.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EEAD54F" w14:textId="77777777" w:rsidR="00B06B93" w:rsidRDefault="00B06B93"/>
     <w:sectPr w:rsidR="00B06B93">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3EEAD556" w14:textId="77777777" w:rsidR="008318E4" w:rsidRDefault="008318E4">
+    <w:p w14:paraId="4DF46CAB" w14:textId="77777777" w:rsidR="00994A88" w:rsidRDefault="00994A88">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3EEAD558" w14:textId="77777777" w:rsidR="008318E4" w:rsidRDefault="008318E4">
+    <w:p w14:paraId="6D4D32F0" w14:textId="77777777" w:rsidR="00994A88" w:rsidRDefault="00994A88">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Noto Sans Symbols">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{73C65E55-7042-48A8-ADBA-E7AE5140029C}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{04A58AA8-B876-4FFC-B9A1-6FAAB0E9774B}"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:fontKey="{540771EB-A414-49EC-8C36-F28067D0F56B}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId4" w:fontKey="{1A65FA19-E640-4D9D-BEB8-91CD98130FB7}"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{25EF41C1-559C-4ED7-9EBC-193A61A225FE}"/>
+    <w:embedBold r:id="rId3" w:fontKey="{AF892799-4DCA-412E-A0D1-58C3660BB9FE}"/>
+    <w:embedItalic r:id="rId4" w:fontKey="{6C47B99F-B144-4C77-924E-F47DECC47FA4}"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{B5E5481A-FC24-459A-8A3E-277B815227ED}"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{C4C7CEA0-09A0-4859-A929-D72A1CB06CA2}"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3EEAD551" w14:textId="77777777" w:rsidR="00B06B93" w:rsidRDefault="008318E4">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t>[Chapter Name] Chapter Activity Plan | mm/yyyy</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3EEAD552" w14:textId="77777777" w:rsidR="008318E4" w:rsidRDefault="008318E4">
+    <w:p w14:paraId="7CD8DC7B" w14:textId="77777777" w:rsidR="00994A88" w:rsidRDefault="00994A88">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3EEAD554" w14:textId="77777777" w:rsidR="008318E4" w:rsidRDefault="008318E4">
+    <w:p w14:paraId="64C3E674" w14:textId="77777777" w:rsidR="00994A88" w:rsidRDefault="00994A88">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3EEAD550" w14:textId="77777777" w:rsidR="00B06B93" w:rsidRDefault="008318E4">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
@@ -2490,53 +2502,56 @@
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B06B93"/>
+    <w:rsid w:val="00333E72"/>
     <w:rsid w:val="008318E4"/>
+    <w:rsid w:val="00994A88"/>
     <w:rsid w:val="00B06B93"/>
     <w:rsid w:val="00C43DDE"/>
+    <w:rsid w:val="00E360E7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3EEAD478"/>
@@ -3588,61 +3603,61 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mgFBIDnLBgBF9N0wwpVsg+u+1cp2w==">CgMxLjA4AGojChRzdWdnZXN0LjFvanR6emszNTA2ehILQnJhbmRpIEhhaXJqIwoUc3VnZ2VzdC41ZngzNXc2NXY3ZjESC0JyYW5kaSBIYWlyaiYKFHN1Z2dlc3QuaWs2a3Q3bmd4Z2xnEg5Jc2Fkb3JhIEdhcmNpYWojChRzdWdnZXN0LndodWdoOTd2bHlndRILQnJhbmRpIEhhaXJqIwoUc3VnZ2VzdC5kMnQxeTJ2cm9rOTkSC0JyYW5kaSBIYWlyciExSUQ4N05zN0gtbUxDZmthOGl1d0ZCbDJhUnlxOGs1Rkk=</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
-    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>456</Words>
+  <Words>457</Words>
   <Characters>2605</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>21</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3055</CharactersWithSpaces>
+  <CharactersWithSpaces>3056</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Lindsay abeln</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>