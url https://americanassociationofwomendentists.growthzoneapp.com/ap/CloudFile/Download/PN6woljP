--- v0 (2026-05-27)
+++ v1 (2026-09-22)
@@ -5,253 +5,254 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="59CDB30B" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+    <w:p w14:paraId="59CDB30B" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="59CDB3B6" wp14:editId="59CDB3B7">
             <wp:extent cx="3658235" cy="1343025"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="597423183" name="image2.png"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image2.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3658235" cy="1343025"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="59CDB30C" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00AF0EDB">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59CDB30D" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+    <w:p w14:paraId="59CDB30D" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="2D9BAD"/>
           <w:sz w:val="128"/>
           <w:szCs w:val="128"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="2D9BAD"/>
           <w:sz w:val="128"/>
           <w:szCs w:val="128"/>
         </w:rPr>
         <w:t>Pre-Dental Student Chapter</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CDB30E" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+    <w:p w14:paraId="59CDB30E" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="2D9BAD"/>
           <w:sz w:val="128"/>
           <w:szCs w:val="128"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="2D9BAD"/>
           <w:sz w:val="128"/>
           <w:szCs w:val="128"/>
         </w:rPr>
         <w:t>Starter Guide</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59CDB30F" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00AF0EDB"/>
-    <w:p w14:paraId="59CDB310" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+    <w:p w14:paraId="59CDB310" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
           <w:color w:val="301149"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
           <w:color w:val="301149"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
         <w:t>Preparing Your AAWD Pre-Dental Student Chapter Application</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59CDB311" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00AF0EDB">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="FFFBC1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59CDB312" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00AF0EDB">
       <w:pPr>
         <w:rPr>
           <w:color w:val="DB00FC"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59CDB313" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+    <w:p w14:paraId="59CDB313" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="AB7DB7"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="AB7DB7"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Updated April 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CDB314" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+    <w:p w14:paraId="59CDB314" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
       <w:pPr>
         <w:rPr>
           <w:color w:val="AB7DB7"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CDB315" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+    <w:p w14:paraId="59CDB315" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="360" w:after="240" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="230C36"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="230C36"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Contents</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="2012020550"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="7EA6CA65" w14:textId="77D63620" w:rsidR="00E6671F" w:rsidRDefault="00000000">
+        <w:p w14:paraId="7EA6CA65" w14:textId="78D5F6A8" w:rsidR="00E6671F" w:rsidRDefault="00305BC5">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:val="en-US"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> TOC \h \u \z \t "Heading 1,1,Heading 2,2,"</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:hyperlink w:anchor="_Toc228876191" w:history="1">
             <w:r w:rsidR="00E6671F" w:rsidRPr="00186EBF">
               <w:rPr>
@@ -272,67 +273,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00E6671F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc228876191 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00E6671F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00E6671F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00E6671F">
+            <w:r w:rsidR="00523822">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00E6671F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5FAF7A1A" w14:textId="1CA87232" w:rsidR="00E6671F" w:rsidRDefault="00E6671F">
+        <w:p w14:paraId="5FAF7A1A" w14:textId="01A620E9" w:rsidR="00E6671F" w:rsidRDefault="00E6671F">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:val="en-US"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc228876192" w:history="1">
             <w:r w:rsidRPr="00186EBF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>About AAWD</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -344,67 +345,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc228876192 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00523822">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="69EC298F" w14:textId="5C746581" w:rsidR="00E6671F" w:rsidRDefault="00E6671F">
+        <w:p w14:paraId="69EC298F" w14:textId="6050C0DF" w:rsidR="00E6671F" w:rsidRDefault="00E6671F">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:val="en-US"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc228876193" w:history="1">
             <w:r w:rsidRPr="00186EBF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Pre-Dental Student Chapter Application Process</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -416,67 +417,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc228876193 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00523822">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2403454B" w14:textId="21E51CEC" w:rsidR="00E6671F" w:rsidRDefault="00E6671F">
+        <w:p w14:paraId="2403454B" w14:textId="5618726B" w:rsidR="00E6671F" w:rsidRDefault="00E6671F">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:val="en-US"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc228876194" w:history="1">
             <w:r w:rsidRPr="00186EBF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Step 1: Gauge Interest and Build Your Team</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -488,139 +489,153 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc228876194 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00523822">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2C8608C4" w14:textId="459D06E9" w:rsidR="00E6671F" w:rsidRDefault="00E6671F">
+        <w:p w14:paraId="2C8608C4" w14:textId="7325E16C" w:rsidR="00E6671F" w:rsidRDefault="00E6671F">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:val="en-US"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc228876195" w:history="1">
             <w:r w:rsidRPr="00186EBF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Step 2: Identify a Chapter Advisor and Elect Officers</w:t>
+              <w:t xml:space="preserve">Step 2: Identify a </w:t>
+            </w:r>
+            <w:r w:rsidR="00B26B05">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Chapter Mentor</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00186EBF">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and Elect Officers</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc228876195 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00523822">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2D0B1BB9" w14:textId="1FA2EF3E" w:rsidR="00E6671F" w:rsidRDefault="00E6671F">
+        <w:p w14:paraId="2D0B1BB9" w14:textId="07057EF4" w:rsidR="00E6671F" w:rsidRDefault="00E6671F">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:val="en-US"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc228876196" w:history="1">
             <w:r w:rsidRPr="00186EBF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Step 3: Develop Chapter Bylaws</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -632,67 +647,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc228876196 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00523822">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1E335DDA" w14:textId="2A12E82C" w:rsidR="00E6671F" w:rsidRDefault="00E6671F">
+        <w:p w14:paraId="1E335DDA" w14:textId="6178BAA5" w:rsidR="00E6671F" w:rsidRDefault="00E6671F">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:val="en-US"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc228876197" w:history="1">
             <w:r w:rsidRPr="00186EBF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Step 4: Create Your 6-Month Activity Plan</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -704,67 +719,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc228876197 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00523822">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="33A43F46" w14:textId="6617D3E1" w:rsidR="00E6671F" w:rsidRDefault="00E6671F">
+        <w:p w14:paraId="33A43F46" w14:textId="7B6BB391" w:rsidR="00E6671F" w:rsidRDefault="00E6671F">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:val="en-US"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc228876198" w:history="1">
             <w:r w:rsidRPr="00186EBF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Step 5: Determine Dues and Financial Guidelines</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -776,67 +791,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc228876198 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00523822">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3F1C3A6B" w14:textId="14DAEBBA" w:rsidR="00E6671F" w:rsidRDefault="00E6671F">
+        <w:p w14:paraId="3F1C3A6B" w14:textId="1383C47E" w:rsidR="00E6671F" w:rsidRDefault="00E6671F">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:val="en-US"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc228876199" w:history="1">
             <w:r w:rsidRPr="00186EBF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Step 6: OPTIONAL: Schedule Review Meeting with AAWD</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -848,67 +863,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc228876199 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00523822">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>7</w:t>
+              <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="38F9FA7B" w14:textId="56E7DB06" w:rsidR="00E6671F" w:rsidRDefault="00E6671F">
+        <w:p w14:paraId="38F9FA7B" w14:textId="7C6067B6" w:rsidR="00E6671F" w:rsidRDefault="00E6671F">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:val="en-US"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc228876200" w:history="1">
             <w:r w:rsidRPr="00186EBF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Step 7: Submit Your Application</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -920,67 +935,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc228876200 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00523822">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>8</w:t>
+              <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="690B11D4" w14:textId="4AC15C66" w:rsidR="00E6671F" w:rsidRDefault="00E6671F">
+        <w:p w14:paraId="690B11D4" w14:textId="1EE333A9" w:rsidR="00E6671F" w:rsidRDefault="00E6671F">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:val="en-US"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc228876201" w:history="1">
             <w:r w:rsidRPr="00186EBF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>FAQs</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -992,271 +1007,269 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc228876201 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00523822">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>10</w:t>
+              <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="59CDB321" w14:textId="68B7E75A" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+        <w:p w14:paraId="59CDB321" w14:textId="68B7E75A" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="59CDB322" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+    <w:p w14:paraId="59CDB322" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
       <w:pPr>
         <w:rPr>
           <w:color w:val="DB00FC"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CDB323" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+    <w:p w14:paraId="59CDB323" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc228876191"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Introduction</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="59CDB324" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+    <w:p w14:paraId="59CDB324" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc228876192"/>
       <w:r>
         <w:t>About AAWD</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="59CDB325" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+    <w:p w14:paraId="59CDB325" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
       <w:r>
         <w:t>The American Association of Women Dentists (AAWD) is dedicated to advancing, connecting, and enriching the lives of women in dentistry from pre-dental school through retirement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CDB326" w14:textId="631C8FE5" w:rsidR="00AF0EDB" w:rsidRDefault="006814A8">
-[...12 lines deleted...]
-    <w:p w14:paraId="59CDB328" w14:textId="3F97B9CF" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4C437204" w14:textId="77777777" w:rsidR="00B26B05" w:rsidRDefault="00B26B05" w:rsidP="00B26B05">
+      <w:r>
+        <w:t>AAWD Pre-Dental Student Chapters help students explore careers in dentistry while developing leadership skills, building professional relationships, and connecting with a supportive community of future women dentists. Chapters serve as an early introduction to AAWD and create opportunities for mentorship, service, networking, and professional development before students enter dental school.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5279EE9A" w14:textId="77777777" w:rsidR="00B26B05" w:rsidRDefault="00B26B05" w:rsidP="00B26B05">
+      <w:r>
+        <w:t>Pre-Dental Student Chapters are intentionally flexible and may be organized in the way that best serves their community. A chapter may represent a single college or university, or it may bring together students from multiple institutions within a shared city, metropolitan area, or region. This flexibility allows chapters to grow where student interest exists while creating meaningful connections across institutions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59CDB327" w14:textId="2AC35A0C" w:rsidR="00AF0EDB" w:rsidRDefault="00B26B05" w:rsidP="00B26B05">
+      <w:r>
+        <w:t>All AAWD Pre-Dental Student Chapters are expected to</w:t>
+      </w:r>
+      <w:r w:rsidR="00305BC5">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59CDB328" w14:textId="0A1E84E8" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Identify a </w:t>
       </w:r>
-      <w:r w:rsidR="00334A19">
+      <w:r w:rsidR="00B26B05">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="301149"/>
         </w:rPr>
-        <w:t>Chapter</w:t>
-[...4 lines deleted...]
-          <w:bCs/>
+        <w:t>Chapter Mentor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:color w:val="301149"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Advisor</w:t>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">who is an active AAWD National member. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CDB329" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+    <w:p w14:paraId="59CDB329" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Maintain at least </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="301149"/>
         </w:rPr>
         <w:t>three student officers</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="301149"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CDB32A" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+    <w:p w14:paraId="59CDB32A" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="301149"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ensure all members hold current </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="301149"/>
         </w:rPr>
         <w:t>AAWD Pre-Dental memberships</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="301149"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CDB32B" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+    <w:p w14:paraId="59CDB32B" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="301149"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Engage with dental students and professionals through AAWD-supported mentorship pathways.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59CDB32D" w14:textId="037ED4E3" w:rsidR="00AF0EDB" w:rsidRDefault="00A41BCA">
       <w:r w:rsidRPr="00A41BCA">
         <w:t>Chapters may be organized at a single school or across a local or regional area, depending on student interest and structure.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> For questions or assistance, contact </w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
         <w:r>
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:color w:val="D04ECC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>chapters@aawd.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CDB32E" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+    <w:p w14:paraId="59CDB32E" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc228876193"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Pre-Dental Student Chapter Application Process</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="59CDB32F" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+    <w:p w14:paraId="59CDB32F" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="59CDB3B8" wp14:editId="1EDCA4C1">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="59CDB3B8" wp14:editId="284B0D8C">
                 <wp:extent cx="6076950" cy="2317395"/>
                 <wp:effectExtent l="0" t="38100" r="19050" b="102235"/>
                 <wp:docPr id="597423182" name="Group 597423182"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6076950" cy="2317395"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="6080075" cy="2814657"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wpg:grpSp>
                         <wpg:cNvPr id="1598417826" name="Group 1598417826"/>
                         <wpg:cNvGrpSpPr/>
                         <wpg:grpSpPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="6080075" cy="2814657"/>
                             <a:chOff x="0" y="0"/>
                             <a:chExt cx="6080075" cy="2814657"/>
@@ -1419,67 +1432,78 @@
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                         <wps:wsp>
                           <wps:cNvPr id="1048581094" name="Text Box 1048581094"/>
                           <wps:cNvSpPr txBox="1"/>
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="48673" y="2541"/>
                               <a:ext cx="1729113" cy="650170"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:noFill/>
                             <a:ln>
                               <a:noFill/>
                             </a:ln>
                           </wps:spPr>
                           <wps:txbx>
                             <w:txbxContent>
-                              <w:p w14:paraId="59CDB3C2" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRPr="00334A19" w:rsidRDefault="00000000">
+                              <w:p w14:paraId="59CDB3C2" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRPr="00334A19" w:rsidRDefault="00305BC5">
                                 <w:pPr>
                                   <w:spacing w:after="0" w:line="215" w:lineRule="auto"/>
                                   <w:jc w:val="center"/>
                                   <w:textDirection w:val="btLr"/>
                                   <w:rPr>
                                     <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                   </w:rPr>
                                 </w:pPr>
+                                <w:proofErr w:type="gramStart"/>
                                 <w:r w:rsidRPr="00334A19">
                                   <w:rPr>
                                     <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                     <w:b/>
                                     <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                     <w:sz w:val="22"/>
                                   </w:rPr>
-                                  <w:t>Form a Leadership Team</w:t>
+                                  <w:t>Form</w:t>
+                                </w:r>
+                                <w:proofErr w:type="gramEnd"/>
+                                <w:r w:rsidRPr="00334A19">
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                    <w:b/>
+                                    <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                    <w:sz w:val="22"/>
+                                  </w:rPr>
+                                  <w:t xml:space="preserve"> a Leadership Team</w:t>
                                 </w:r>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="78225" tIns="78225" rIns="78225" bIns="78225" anchor="ctr" anchorCtr="0">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                         <wps:wsp>
                           <wps:cNvPr id="311719698" name="Freeform: Shape 311719698"/>
                           <wps:cNvSpPr/>
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="3902795" y="281906"/>
                               <a:ext cx="367096" cy="91440"/>
                             </a:xfrm>
                             <a:custGeom>
                               <a:avLst/>
                               <a:gdLst/>
                               <a:ahLst/>
                               <a:cxnLst/>
                               <a:rect l="l" t="t" r="r" b="b"/>
                               <a:pathLst>
                                 <a:path w="120000" h="120000" extrusionOk="0">
                                   <a:moveTo>
@@ -1599,82 +1623,82 @@
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                         <wps:wsp>
                           <wps:cNvPr id="42615090" name="Text Box 42615090"/>
                           <wps:cNvSpPr txBox="1"/>
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="2175482" y="2541"/>
                               <a:ext cx="1729113" cy="650170"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:noFill/>
                             <a:ln>
                               <a:noFill/>
                             </a:ln>
                           </wps:spPr>
                           <wps:txbx>
                             <w:txbxContent>
-                              <w:p w14:paraId="59CDB3C6" w14:textId="28CDDAAC" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+                              <w:p w14:paraId="59CDB3C6" w14:textId="3737D9ED" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
                                 <w:pPr>
                                   <w:spacing w:after="0" w:line="215" w:lineRule="auto"/>
                                   <w:jc w:val="center"/>
                                   <w:textDirection w:val="btLr"/>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                     <w:b/>
                                     <w:color w:val="000000"/>
                                     <w:sz w:val="22"/>
                                   </w:rPr>
                                   <w:t xml:space="preserve">Identify a </w:t>
                                 </w:r>
-                                <w:r w:rsidR="00334A19">
+                                <w:r w:rsidR="00B26B05">
                                   <w:rPr>
                                     <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                     <w:b/>
                                     <w:color w:val="000000"/>
                                     <w:sz w:val="22"/>
                                   </w:rPr>
-                                  <w:t>Chapter</w:t>
+                                  <w:t>Chapter Mentor</w:t>
                                 </w:r>
                                 <w:r>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                     <w:b/>
                                     <w:color w:val="000000"/>
                                     <w:sz w:val="22"/>
                                   </w:rPr>
-                                  <w:t xml:space="preserve"> Advisor and Choose Officers</w:t>
+                                  <w:t xml:space="preserve"> and Choose Officers</w:t>
                                 </w:r>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="78225" tIns="78225" rIns="78225" bIns="78225" anchor="ctr" anchorCtr="0">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                         <wps:wsp>
                           <wps:cNvPr id="443830860" name="Freeform: Shape 443830860"/>
                           <wps:cNvSpPr/>
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="913229" y="650912"/>
                               <a:ext cx="4253618" cy="367096"/>
                             </a:xfrm>
                             <a:custGeom>
                               <a:avLst/>
                               <a:gdLst/>
                               <a:ahLst/>
                               <a:cxnLst/>
                               <a:rect l="l" t="t" r="r" b="b"/>
                               <a:pathLst>
                                 <a:path w="120000" h="120000" extrusionOk="0">
                                   <a:moveTo>
@@ -1800,51 +1824,51 @@
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                         <wps:wsp>
                           <wps:cNvPr id="995610980" name="Text Box 995610980"/>
                           <wps:cNvSpPr txBox="1"/>
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="4302291" y="2541"/>
                               <a:ext cx="1729113" cy="650170"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:noFill/>
                             <a:ln>
                               <a:noFill/>
                             </a:ln>
                           </wps:spPr>
                           <wps:txbx>
                             <w:txbxContent>
-                              <w:p w14:paraId="59CDB3CA" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+                              <w:p w14:paraId="59CDB3CA" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
                                 <w:pPr>
                                   <w:spacing w:after="0" w:line="215" w:lineRule="auto"/>
                                   <w:jc w:val="center"/>
                                   <w:textDirection w:val="btLr"/>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                     <w:b/>
                                     <w:color w:val="000000"/>
                                     <w:sz w:val="22"/>
                                   </w:rPr>
                                   <w:t>Develop Chapter Bylaws</w:t>
                                 </w:r>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="78225" tIns="78225" rIns="78225" bIns="78225" anchor="ctr" anchorCtr="0">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                         <wps:wsp>
                           <wps:cNvPr id="1842772474" name="Freeform: Shape 1842772474"/>
                           <wps:cNvSpPr/>
                           <wps:spPr>
@@ -1977,51 +2001,51 @@
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                         <wps:wsp>
                           <wps:cNvPr id="1984157245" name="Text Box 1984157245"/>
                           <wps:cNvSpPr txBox="1"/>
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="48673" y="1050408"/>
                               <a:ext cx="1729113" cy="725511"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:noFill/>
                             <a:ln>
                               <a:noFill/>
                             </a:ln>
                           </wps:spPr>
                           <wps:txbx>
                             <w:txbxContent>
-                              <w:p w14:paraId="59CDB3CE" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRPr="00334A19" w:rsidRDefault="00000000">
+                              <w:p w14:paraId="59CDB3CE" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRPr="00334A19" w:rsidRDefault="00305BC5">
                                 <w:pPr>
                                   <w:spacing w:after="0" w:line="215" w:lineRule="auto"/>
                                   <w:jc w:val="center"/>
                                   <w:textDirection w:val="btLr"/>
                                   <w:rPr>
                                     <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                   </w:rPr>
                                 </w:pPr>
                                 <w:r w:rsidRPr="00334A19">
                                   <w:rPr>
                                     <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                     <w:b/>
                                     <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                     <w:sz w:val="22"/>
                                   </w:rPr>
                                   <w:t>Create 6-Month Activity Plan</w:t>
                                 </w:r>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="78225" tIns="78225" rIns="78225" bIns="78225" anchor="ctr" anchorCtr="0">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                         <wps:wsp>
@@ -2157,51 +2181,51 @@
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                         <wps:wsp>
                           <wps:cNvPr id="1377154851" name="Text Box 1377154851"/>
                           <wps:cNvSpPr txBox="1"/>
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="2175482" y="1050408"/>
                               <a:ext cx="1729113" cy="725511"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:noFill/>
                             <a:ln>
                               <a:noFill/>
                             </a:ln>
                           </wps:spPr>
                           <wps:txbx>
                             <w:txbxContent>
-                              <w:p w14:paraId="59CDB3D2" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRPr="00334A19" w:rsidRDefault="00000000">
+                              <w:p w14:paraId="59CDB3D2" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRPr="00334A19" w:rsidRDefault="00305BC5">
                                 <w:pPr>
                                   <w:spacing w:after="0" w:line="215" w:lineRule="auto"/>
                                   <w:jc w:val="center"/>
                                   <w:textDirection w:val="btLr"/>
                                   <w:rPr>
                                     <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                   </w:rPr>
                                 </w:pPr>
                                 <w:r w:rsidRPr="00334A19">
                                   <w:rPr>
                                     <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                     <w:b/>
                                     <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                     <w:sz w:val="22"/>
                                   </w:rPr>
                                   <w:t>Determine Membership Dues</w:t>
                                 </w:r>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="78225" tIns="78225" rIns="78225" bIns="78225" anchor="ctr" anchorCtr="0">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                         <wps:wsp>
@@ -2343,67 +2367,87 @@
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                         <wps:wsp>
                           <wps:cNvPr id="483083390" name="Text Box 483083390"/>
                           <wps:cNvSpPr txBox="1"/>
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="4302291" y="1050408"/>
                               <a:ext cx="1729113" cy="725511"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:noFill/>
                             <a:ln>
                               <a:noFill/>
                             </a:ln>
                           </wps:spPr>
                           <wps:txbx>
                             <w:txbxContent>
-                              <w:p w14:paraId="59CDB3D6" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRPr="00334A19" w:rsidRDefault="00000000">
+                              <w:p w14:paraId="59CDB3D6" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRPr="00334A19" w:rsidRDefault="00305BC5">
                                 <w:pPr>
                                   <w:spacing w:after="0" w:line="215" w:lineRule="auto"/>
                                   <w:jc w:val="center"/>
                                   <w:textDirection w:val="btLr"/>
                                   <w:rPr>
                                     <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                   </w:rPr>
                                 </w:pPr>
                                 <w:r w:rsidRPr="00334A19">
                                   <w:rPr>
                                     <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                     <w:b/>
                                     <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                     <w:sz w:val="22"/>
                                   </w:rPr>
-                                  <w:t>(Optional) Schedule a Review Meeting with AAWD</w:t>
+                                  <w:t xml:space="preserve">(Optional) </w:t>
+                                </w:r>
+                                <w:proofErr w:type="gramStart"/>
+                                <w:r w:rsidRPr="00334A19">
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                    <w:b/>
+                                    <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                    <w:sz w:val="22"/>
+                                  </w:rPr>
+                                  <w:t>Schedule</w:t>
+                                </w:r>
+                                <w:proofErr w:type="gramEnd"/>
+                                <w:r w:rsidRPr="00334A19">
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                    <w:b/>
+                                    <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                    <w:sz w:val="22"/>
+                                  </w:rPr>
+                                  <w:t xml:space="preserve"> a Review Meeting with AAWD</w:t>
                                 </w:r>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="78225" tIns="78225" rIns="78225" bIns="78225" anchor="ctr" anchorCtr="0">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                         <wps:wsp>
                           <wps:cNvPr id="531275933" name="Rectangle 531275933"/>
                           <wps:cNvSpPr/>
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="48673" y="2173593"/>
                               <a:ext cx="1729113" cy="641064"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:gradFill>
                               <a:gsLst>
                                 <a:gs pos="0">
                                   <a:srgbClr val="FFFFC7"/>
                                 </a:gs>
                                 <a:gs pos="35000">
@@ -2442,51 +2486,51 @@
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                         <wps:wsp>
                           <wps:cNvPr id="2040957626" name="Text Box 2040957626"/>
                           <wps:cNvSpPr txBox="1"/>
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="48673" y="2172636"/>
                               <a:ext cx="1729113" cy="641551"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:noFill/>
                             <a:ln>
                               <a:noFill/>
                             </a:ln>
                           </wps:spPr>
                           <wps:txbx>
                             <w:txbxContent>
-                              <w:p w14:paraId="59CDB3D8" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRPr="00A41BCA" w:rsidRDefault="00000000">
+                              <w:p w14:paraId="59CDB3D8" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRPr="00A41BCA" w:rsidRDefault="00305BC5">
                                 <w:pPr>
                                   <w:spacing w:after="0" w:line="215" w:lineRule="auto"/>
                                   <w:jc w:val="center"/>
                                   <w:textDirection w:val="btLr"/>
                                   <w:rPr>
                                     <w:sz w:val="22"/>
                                     <w:szCs w:val="22"/>
                                   </w:rPr>
                                 </w:pPr>
                                 <w:r w:rsidRPr="00A41BCA">
                                   <w:rPr>
                                     <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                     <w:b/>
                                     <w:color w:val="000000"/>
                                     <w:szCs w:val="22"/>
                                   </w:rPr>
                                   <w:t>Submit Application Packet</w:t>
                                 </w:r>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="99550" tIns="99550" rIns="99550" bIns="99550" anchor="ctr" anchorCtr="0">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
@@ -2542,67 +2586,78 @@
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:shape>
                   <v:rect id="Rectangle 1179116915" o:spid="_x0000_s1031" style="position:absolute;left:486;top:25;width:17291;height:6502;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAy8m+LyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/bagIx&#10;EH0v9B/CCH0pmk2hXlajlBbBQh+8fcCwGXdXN5PtJmrar28Kgo9z7jNbRNuIC3W+dqxBDTIQxIUz&#10;NZca9rtlfwzCB2SDjWPS8EMeFvPHhxnmxl15Q5dtKEUKYZ+jhiqENpfSFxVZ9APXEifu4DqLIZ1d&#10;KU2H1xRuG/mSZUNpsebUUGFL7xUVp+3ZapDH5Xr18fv1jeeWP0/PozJiXGv91ItvUxCBYriLb+6V&#10;SfPVaKLUcKJe4f+nBICc/wEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAy8m+LyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" fillcolor="#0f7b8d" stroked="f">
                     <v:fill color2="#11a4be" angle="180" colors="0 #0f7b8d;52429f #14a2ba;1 #11a4be" focus="100%" type="gradient">
                       <o:fill v:ext="view" type="gradientUnscaled"/>
                     </v:fill>
                     <v:shadow on="t" color="black" opacity="22872f" origin=",.5" offset="0,.63889mm"/>
                     <v:textbox inset="2.53958mm,2.53958mm,2.53958mm,2.53958mm">
                       <w:txbxContent>
                         <w:p w14:paraId="59CDB3C1" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00AF0EDB">
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:rect>
                   <v:shape id="Text Box 1048581094" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:486;top:25;width:17291;height:6502;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBGMabcyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8f+B3CCXubiUNL1xllKGNjONjc8PlozrbYXGqTafz2RhD2eL//N1tE24oj9b5xrGE8UiCIS2ca&#10;rjT8/rw+5CB8QDbYOiYNZ/KwmA/uZlgYd+JvOm5CJVII+wI11CF0hZS+rMmiH7mOOHE711sM6ewr&#10;aXo8pXDbykelMmmx4dRQY0fLmsr95s9qeGs/t1m52sW9itnyvJ1m66/Dh9b3w/jyDCJQDP/im/vd&#10;pPlqkk/zsXqawPWnBICcXwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGMabcyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" filled="f" stroked="f">
                     <v:textbox inset="2.17292mm,2.17292mm,2.17292mm,2.17292mm">
                       <w:txbxContent>
-                        <w:p w14:paraId="59CDB3C2" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRPr="00334A19" w:rsidRDefault="00000000">
+                        <w:p w14:paraId="59CDB3C2" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRPr="00334A19" w:rsidRDefault="00305BC5">
                           <w:pPr>
                             <w:spacing w:after="0" w:line="215" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
                             <w:textDirection w:val="btLr"/>
                             <w:rPr>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             </w:rPr>
                           </w:pPr>
+                          <w:proofErr w:type="gramStart"/>
                           <w:r w:rsidRPr="00334A19">
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:b/>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               <w:sz w:val="22"/>
                             </w:rPr>
-                            <w:t>Form a Leadership Team</w:t>
+                            <w:t>Form</w:t>
+                          </w:r>
+                          <w:proofErr w:type="gramEnd"/>
+                          <w:r w:rsidRPr="00334A19">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:b/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="22"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> a Leadership Team</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:shape>
                   <v:shape id="Freeform: Shape 311719698" o:spid="_x0000_s1033" style="position:absolute;left:39027;top:2819;width:3671;height:914;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" coordsize="120000,120000" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAiTfTiyAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X+h+WKXiRukkt2qSuYgUhBynElvY6ZKdJMDsbs2sS/717EHp8vO/VZjSN6KlztWUF8SwCQVxY&#10;XXOp4Ptr//wGwnlkjY1lUnAlB5v148MKU20Hzqk/+lKEEHYpKqi8b1MpXVGRQTezLXHg/mxn0AfY&#10;lVJ3OIRw08iXKFpIgzWHhgpb2lVUnI4Xo0Aml9fTZ/6DH8vaHbLfdpqd5VSpydO4fQfhafT/4rs7&#10;0wrmcbyMk0USNodL4Q7I9Q0AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAiTfTiyAAAAOIA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" adj="-11796480,,5400" path="m,60000r120000,e" filled="f" strokecolor="#e6d7ff [3206]">
                     <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrow="classic" joinstyle="round"/>
                     <v:formulas/>
                     <v:path arrowok="t" o:extrusionok="f" o:connecttype="custom" textboxrect="0,0,120000,120000"/>
                     <v:textbox inset="2.53958mm,2.53958mm,2.53958mm,2.53958mm">
                       <w:txbxContent>
                         <w:p w14:paraId="59CDB3C3" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00AF0EDB">
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:shape>
                   <v:shape id="Text Box 1756210216" o:spid="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:40764;top:3256;width:198;height:40;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBONK84yQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/dS8Mw&#10;EH8X/B/CDfbmknbYjW7Z0KHggyj7QPDtaG5NZ3OpTdzqf28Ewcf7fd9yPbhWnKkPjWcN2USBIK68&#10;abjWcNg/3sxBhIhssPVMGr4pwHp1fbXE0vgLb+m8i7VIIRxK1GBj7EopQ2XJYZj4jjhxR987jOns&#10;a2l6vKRw18pcqUI6bDg1WOxoY6n62H05DafP6dtcbl73D6dj96Lu3w/PtlZaj0fD3QJEpCH+i//c&#10;TybNn90WeabyrIDfnxIAcvUDAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEATjSvOMkAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" filled="f" stroked="f">
                     <v:textbox inset="1pt,0,1pt,0">
                       <w:txbxContent>
                         <w:p w14:paraId="59CDB3C4" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00AF0EDB">
                           <w:pPr>
@@ -2612,82 +2667,82 @@
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:shape>
                   <v:rect id="Rectangle 1629083378" o:spid="_x0000_s1035" style="position:absolute;left:21754;top:25;width:17291;height:6502;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBJI5slywAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PSwMx&#10;EMXvgt8hjOBFbGIXars2LaIIgvTQreB12Ew3Wzd/TOJ2/fbOQfA4896895v1dnKDGCnlPngNdzMF&#10;gnwbTO87De+Hl9sliFzQGxyCJw0/lGG7ubxYY23C2e9pbEonOMTnGjXYUmItZW4tOcyzEMmzdgzJ&#10;YeExddIkPHO4G+RcqYV02HtusBjpyVL72Xw7Dan66uW4e/6wh7ebtql2pxjVSevrq+nxAUShqfyb&#10;/65fDeMv5iu1rKp7huafeAFy8wsAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBJI5slywAA&#10;AOMAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" fillcolor="#edd8ff" strokecolor="#dfd1f9">
                     <v:fill color2="#f8f1ff" angle="180" colors="0 #edd8ff;22938f #f2e3ff;1 #f8f1ff" focus="100%" type="gradient">
                       <o:fill v:ext="view" type="gradientUnscaled"/>
                     </v:fill>
                     <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short" joinstyle="round"/>
                     <v:shadow on="t" color="black" opacity="24672f" origin=",.5" offset="0,.55556mm"/>
                     <v:textbox inset="2.53958mm,2.53958mm,2.53958mm,2.53958mm">
                       <w:txbxContent>
                         <w:p w14:paraId="59CDB3C5" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00AF0EDB">
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:rect>
                   <v:shape id="Text Box 42615090" o:spid="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:21754;top:25;width:17291;height:6502;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC6S5sjyAAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NagIx&#10;FIX3Bd8hXKG7mig12KlRRJGW0kK1xfVlcp0ZnNyMk1Tj2zeLQpeH88c3XybXigv1ofFsYDxSIIhL&#10;bxuuDHx/bR9mIEJEtth6JgM3CrBcDO7mWFh/5R1d9rESeYRDgQbqGLtCylDW5DCMfEecvaPvHcYs&#10;+0raHq953LVyopSWDhvODzV2tK6pPO1/nIGX9uOgy80xnVTS69thqt8/z2/G3A/T6hlEpBT/w3/t&#10;V2vgcaLHU/WUGTJRpgG5+AUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC6S5sjyAAAAOEA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" filled="f" stroked="f">
                     <v:textbox inset="2.17292mm,2.17292mm,2.17292mm,2.17292mm">
                       <w:txbxContent>
-                        <w:p w14:paraId="59CDB3C6" w14:textId="28CDDAAC" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+                        <w:p w14:paraId="59CDB3C6" w14:textId="3737D9ED" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
                           <w:pPr>
                             <w:spacing w:after="0" w:line="215" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:b/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="22"/>
                             </w:rPr>
                             <w:t xml:space="preserve">Identify a </w:t>
                           </w:r>
-                          <w:r w:rsidR="00334A19">
+                          <w:r w:rsidR="00B26B05">
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:b/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="22"/>
                             </w:rPr>
-                            <w:t>Chapter</w:t>
+                            <w:t>Chapter Mentor</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:b/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="22"/>
                             </w:rPr>
-                            <w:t xml:space="preserve"> Advisor and Choose Officers</w:t>
+                            <w:t xml:space="preserve"> and Choose Officers</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:shape>
                   <v:shape id="Freeform: Shape 443830860" o:spid="_x0000_s1037" style="position:absolute;left:9132;top:6509;width:42536;height:3671;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" coordsize="120000,120000" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDA4PMZyQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;EIXvgv9hGcGb3cSGEmK3pYqCh4q0evE27E6TaHY27K5p/PfOQfA4vHnf41tvZz+oiWLqAxsoFwUo&#10;Yhtcz62B97enmxpUysgOh8Bk4IcSbDeXF2tsXDjzgaZjbpVAODVooMt5bLROtiOPaRFGYslOIXrM&#10;csZWu4hngftB3xbFSnvsWRY6HOmhI/t1/PZCeYlVb4f9a7r/eLS4L6dd+Xky5vpq3t2ByjTn/+e/&#10;9rMzUFXLelnUK5EQJdEBvfkFAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAwODzGckAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" adj="-11796480,,5400" path="m120000,r,65590l,65590r,54410e" filled="f" strokecolor="#2e0e48">
                     <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrow="classic" joinstyle="round"/>
                     <v:formulas/>
                     <v:path arrowok="t" o:extrusionok="f" o:connecttype="custom" textboxrect="0,0,120000,120000"/>
                     <v:textbox inset="2.53958mm,2.53958mm,2.53958mm,2.53958mm">
                       <w:txbxContent>
                         <w:p w14:paraId="59CDB3C7" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00AF0EDB">
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:shape>
                   <v:shape id="Text Box 421267330" o:spid="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:29332;top:8324;width:2136;height:40;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCftxYNywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NagIx&#10;FIX3hb5DuIXuauJMsTI1SisWXBRLVQrdXSbXydjJzTiJOr69WQhdHs4f32TWu0acqAu1Zw3DgQJB&#10;XHpTc6Vhu/l4GoMIEdlg45k0XCjAbHp/N8HC+DN/02kdK5FGOBSowcbYFlKG0pLDMPAtcfJ2vnMY&#10;k+wqaTo8p3HXyEypkXRYc3qw2NLcUvm3PjoN+0P+M5bzr81iv2tX6v13+2krpfXjQ//2CiJSH//D&#10;t/bSaHjOhtnoJc8TREJKOCCnVwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCftxYNywAA&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" filled="f" stroked="f">
                     <v:textbox inset="1pt,0,1pt,0">
                       <w:txbxContent>
                         <w:p w14:paraId="59CDB3C8" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00AF0EDB">
                           <w:pPr>
@@ -2697,51 +2752,51 @@
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:shape>
                   <v:rect id="Rectangle 1720241370" o:spid="_x0000_s1039" style="position:absolute;left:43022;top:25;width:17292;height:6502;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDJw3ywywAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;EIXvgv9hGcGb3TSWpsRuiyiKoBSMeh+yYzY2Oxuy23b7752D4HFm3rz3vvU2+0EdaYp9YAPzWQGK&#10;uA22587A58fTzQpUTMgWh8Bk4EwRtpvLizXWNpz4nY5N6pSYcKzRgEtprLWOrSOPcRZGYrl9h8lj&#10;knHqtJ3wJOZ+0GVRLLXHniXB4UgPjtp9c/AGHqv8Y58Pr7tmde7e9rhwX8tdNub6Kt/fgUqU07/4&#10;7/vFSv2qLMrF/LYSCmGSBejNLwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDJw3ywywAA&#10;AOMAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" fillcolor="#ffffc7" strokecolor="#faf6ba">
                     <v:fill color2="#ffffec" angle="180" colors="0 #ffffc7;22938f #ffffd4;1 #ffffec" focus="100%" type="gradient">
                       <o:fill v:ext="view" type="gradientUnscaled"/>
                     </v:fill>
                     <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short" joinstyle="round"/>
                     <v:shadow on="t" color="black" opacity="24672f" origin=",.5" offset="0,.55556mm"/>
                     <v:textbox inset="2.53958mm,2.53958mm,2.53958mm,2.53958mm">
                       <w:txbxContent>
                         <w:p w14:paraId="59CDB3C9" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00AF0EDB">
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:rect>
                   <v:shape id="Text Box 995610980" o:spid="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:43022;top:25;width:17292;height:6502;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAo+izxyQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NagIx&#10;FIX3hb5DuAV3NVEwOKNRRCmW0kJri+vL5DozOLmZTlKNb98sCl0ezh/fcp1cJy40hNazgclYgSCu&#10;vG25NvD1+fQ4BxEissXOMxm4UYD16v5uiaX1V/6gyyHWIo9wKNFAE2NfShmqhhyGse+Js3fyg8OY&#10;5VBLO+A1j7tOTpXS0mHL+aHBnrYNVefDjzOw796Outqd0lklvb0dZ/r1/fvFmNFD2ixARErxP/zX&#10;frYGimKmJ6qYZ4iMlHFArn4BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAKPos8ckAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" filled="f" stroked="f">
                     <v:textbox inset="2.17292mm,2.17292mm,2.17292mm,2.17292mm">
                       <w:txbxContent>
-                        <w:p w14:paraId="59CDB3CA" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+                        <w:p w14:paraId="59CDB3CA" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
                           <w:pPr>
                             <w:spacing w:after="0" w:line="215" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:b/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="22"/>
                             </w:rPr>
                             <w:t>Develop Chapter Bylaws</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:shape>
                   <v:shape id="Freeform: Shape 1842772474" o:spid="_x0000_s1041" style="position:absolute;left:17759;top:13674;width:3671;height:914;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" coordsize="120000,120000" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCFE6KOxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fS8Mw&#10;EH8X/A7hhL251FLWWJeNoQwm+GIVn4/mbMuaS5dkW7dPbwTBx/v9v+V6soM4kQ+9Yw0P8wwEceNM&#10;z62Gz4/tvQIRIrLBwTFpuFCA9er2ZomVcWd+p1MdW5FCOFSooYtxrKQMTUcWw9yNxIn7dt5iTKdv&#10;pfF4TuF2kHmWLaTFnlNDhyM9d9Ts66PVUMfr/uuqHk3wL6+K1NsBx+1C69ndtHkCEWmK/+I/986k&#10;+arIyzIvygJ+f0oAyNUPAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIUToo7HAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" adj="-11796480,,5400" path="m,60000r120000,e" filled="f" strokecolor="#5f4771">
                     <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrow="classic" joinstyle="round"/>
                     <v:formulas/>
                     <v:path arrowok="t" o:extrusionok="f" o:connecttype="custom" textboxrect="0,0,120000,120000"/>
                     <v:textbox inset="2.53958mm,2.53958mm,2.53958mm,2.53958mm">
                       <w:txbxContent>
                         <w:p w14:paraId="59CDB3CB" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00AF0EDB">
@@ -2764,51 +2819,51 @@
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:shape>
                   <v:rect id="Rectangle 1155010095" o:spid="_x0000_s1043" style="position:absolute;left:486;top:10504;width:17291;height:7255;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCpsaYZxQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8f+B3CCb6MmXRQcdUoY2MwfJuKz0dytsHmUprMVj/9Mhjs8X7/b70dfSuu1EcXWEMxVyCITbCO&#10;aw3Hw8fTEkRMyBbbwKThRhG2m8nDGisbBv6i6z7VIodwrFBDk1JXSRlNQx7jPHTEmTuH3mPKZ19L&#10;2+OQw30rn5VaSI+Oc0ODHb01ZC77b6/hsjQ7ebofhvSYzI7cu1vw6ab1bDq+rkAkGtO/+M/9afP8&#10;oixVodRLCb8/ZQDk5gcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCpsaYZxQAAAOMAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" fillcolor="#23053b" strokecolor="#2e0e48">
                     <v:fill color2="#2f064f" angle="180" colors="0 #23053b;52429f #2e074e;1 #2f064f" focus="100%" type="gradient">
                       <o:fill v:ext="view" type="gradientUnscaled"/>
                     </v:fill>
                     <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short" joinstyle="round"/>
                     <v:shadow on="t" color="black" opacity="22872f" origin=",.5" offset="0,.63889mm"/>
                     <v:textbox inset="2.53958mm,2.53958mm,2.53958mm,2.53958mm">
                       <w:txbxContent>
                         <w:p w14:paraId="59CDB3CD" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00AF0EDB">
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:rect>
                   <v:shape id="Text Box 1984157245" o:spid="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:486;top:10504;width:17291;height:7255;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAH7HW9yQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/da8Iw&#10;EH8X9j+EG+xtporttDPKcIwNUZgf+Hw0Z1tsLl2TafzvF2Hg4/2+bzoPphFn6lxtWcGgn4AgLqyu&#10;uVSw3308j0E4j6yxsUwKruRgPnvoTTHX9sIbOm99KWIIuxwVVN63uZSuqMig69uWOHJH2xn08exK&#10;qTu8xHDTyGGSZNJgzbGhwpYWFRWn7a9R8NmsD1nxfgynJGSL6yHNVt8/S6WeHsPbKwhPwd/F/+4v&#10;HedPxqNB+jIcpXD7KQIgZ38AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAB+x1vckAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" filled="f" stroked="f">
                     <v:textbox inset="2.17292mm,2.17292mm,2.17292mm,2.17292mm">
                       <w:txbxContent>
-                        <w:p w14:paraId="59CDB3CE" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRPr="00334A19" w:rsidRDefault="00000000">
+                        <w:p w14:paraId="59CDB3CE" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRPr="00334A19" w:rsidRDefault="00305BC5">
                           <w:pPr>
                             <w:spacing w:after="0" w:line="215" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
                             <w:textDirection w:val="btLr"/>
                             <w:rPr>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00334A19">
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:b/>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               <w:sz w:val="22"/>
                             </w:rPr>
                             <w:t>Create 6-Month Activity Plan</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:shape>
                   <v:shape id="Freeform: Shape 405123438" o:spid="_x0000_s1045" style="position:absolute;left:39027;top:13674;width:3671;height:914;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" coordsize="120000,120000" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA//Gb6xgAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LSwMx&#10;EL4L/Q9hCt5sdvsQWZuWtlAUerJVeh2ScXc1mSybtF3/vXMQPH587+V6CF5dqU9tZAPlpABFbKNr&#10;uTbwfto/PIFKGdmhj0wGfijBejW6W2Ll4o3f6HrMtZIQThUaaHLuKq2TbShgmsSOWLjP2AfMAvta&#10;ux5vEh68nhbFow7YsjQ02NGuIft9vAQpuWw+Dl/+ZecPIZbnbLd2cR6MuR8Pm2dQmYb8L/5zvzoD&#10;82JRTmfzmWyWS3IH9OoXAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAP/xm+sYAAADiAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" adj="-11796480,,5400" path="m,60000r120000,e" filled="f" strokecolor="#2799ac">
                     <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrow="classic" joinstyle="round"/>
                     <v:formulas/>
                     <v:path arrowok="t" o:extrusionok="f" o:connecttype="custom" textboxrect="0,0,120000,120000"/>
@@ -2834,51 +2889,51 @@
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:shape>
                   <v:rect id="Rectangle 795666754" o:spid="_x0000_s1047" style="position:absolute;left:21754;top:10504;width:17291;height:7255;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAmLkZWywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;FITvgv9heYI3u1Fs2qbdFi0ItoWKqRdvr9lnEsx7G7Jrk/77riB4HGbmG2axGrhRJ+p87cTA/SgB&#10;RVI4W0tp4OPwcjcF5QOKxcYJGTiTh9Xy+mqBmXW9vNMpD6WKEPEZGqhCaDOtfVERox+5liR6X65j&#10;DFF2pbYd9hHOjX5IklQz1hIXKmxpXVHxnf+wgY0/b/b92/F5myfr/cCfPNtpNub2Zniagwo0hP/w&#10;X/vVGpjMxmmaTsaP8Hsp3gG9vAAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAmLkZWywAA&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" fillcolor="#127c8d" strokecolor="#2799ac">
                     <v:fill color2="#15a5bd" angle="180" colors="0 #127c8d;52429f #18a2b9;1 #15a5bd" focus="100%" type="gradient">
                       <o:fill v:ext="view" type="gradientUnscaled"/>
                     </v:fill>
                     <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short" joinstyle="round"/>
                     <v:shadow on="t" color="black" opacity="22872f" origin=",.5" offset="0,.63889mm"/>
                     <v:textbox inset="2.53958mm,2.53958mm,2.53958mm,2.53958mm">
                       <w:txbxContent>
                         <w:p w14:paraId="59CDB3D1" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00AF0EDB">
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:rect>
                   <v:shape id="Text Box 1377154851" o:spid="_x0000_s1048" type="#_x0000_t202" style="position:absolute;left:21754;top:10504;width:17291;height:7255;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCNVaNeyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/da8Iw&#10;EH8f7H8IN/Btpt3WKp1RhkMcw4Ff+Hw0Z1tsLl0TNf73y2Cwx/t932QWTCsu1LvGsoJ0mIAgLq1u&#10;uFKw3y0exyCcR9bYWiYFN3Iwm97fTbDQ9sobumx9JWIIuwIV1N53hZSurMmgG9qOOHJH2xv08ewr&#10;qXu8xnDTyqckyaXBhmNDjR3NaypP27NRsGy/Dnn5fgynJOTz2yHLV+vvT6UGD+HtFYSn4P/Ff+4P&#10;Hec/j0Zp9jLOUvj9KQIgpz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAjVWjXskAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" filled="f" stroked="f">
                     <v:textbox inset="2.17292mm,2.17292mm,2.17292mm,2.17292mm">
                       <w:txbxContent>
-                        <w:p w14:paraId="59CDB3D2" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRPr="00334A19" w:rsidRDefault="00000000">
+                        <w:p w14:paraId="59CDB3D2" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRPr="00334A19" w:rsidRDefault="00305BC5">
                           <w:pPr>
                             <w:spacing w:after="0" w:line="215" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
                             <w:textDirection w:val="btLr"/>
                             <w:rPr>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00334A19">
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:b/>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               <w:sz w:val="22"/>
                             </w:rPr>
                             <w:t>Determine Membership Dues</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:shape>
                   <v:shape id="Freeform: Shape 13052969" o:spid="_x0000_s1049" style="position:absolute;left:9132;top:17741;width:42536;height:3671;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" coordsize="120000,120000" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCq6hG2ygAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9NawIx&#10;EIbvhf6HMIXeanZtK7oaxZYWPCjFj4u3IRl3t91MliRd139vhEKPD++8z8zMFr1tREc+1I4V5IMM&#10;BLF2puZSwWH/+TQGESKywcYxKbhQgMX8/m6GhXFn3lK3i6VIEg4FKqhibAspg67IYhi4ljhlJ+ct&#10;xoS+lMbjOcltI4dZNpIWa04bKmzpvSL9s/u1ybLxL7Vu1l/h7fihcZ13y/z7pNTjQ7+cgojUx//h&#10;v/bKpPOfs9fhZDSB20cJQc6vAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKrqEbbKAAAA&#10;4QAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" adj="-11796480,,5400" path="m120000,r,65590l,65590r,54410e" filled="f" strokecolor="#2e0e48">
                     <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrow="classic" joinstyle="round"/>
                     <v:formulas/>
                     <v:path arrowok="t" o:extrusionok="f" o:connecttype="custom" textboxrect="0,0,120000,120000"/>
@@ -2904,2126 +2959,2437 @@
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:shape>
                   <v:rect id="Rectangle 1175816513" o:spid="_x0000_s1051" style="position:absolute;left:43022;top:10504;width:17292;height:7255;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA8kzY0yAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8f+B3CDXybaXRq7YyyCYPhw8TqBzias+3WXEoTa/32y2Cwx/v9v/V2sI3oqfO1Yw1qkoAgLpyp&#10;udRwPr0/pSB8QDbYOCYNd/Kw3Ywe1pgZd+Mj9XkoRQxhn6GGKoQ2k9IXFVn0E9cSR+7iOoshnl0p&#10;TYe3GG4bOU2ShbRYc2yosKVdRcV3frUavuT9rUkO+ez5c2WHdH9Atev3Wo8fh9cXEIGG8C/+c3+Y&#10;OF8t56lazNUMfn+KAMjNDwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA8kzY0yAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" fillcolor="#473057" strokecolor="#5e4470">
                     <v:fill color2="#5f3f75" angle="180" colors="0 #473057;52429f #5e3e74;1 #5f3f75" focus="100%" type="gradient">
                       <o:fill v:ext="view" type="gradientUnscaled"/>
                     </v:fill>
                     <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short" joinstyle="round"/>
                     <v:shadow on="t" color="black" opacity="22872f" origin=",.5" offset="0,.63889mm"/>
                     <v:textbox inset="2.53958mm,2.53958mm,2.53958mm,2.53958mm">
                       <w:txbxContent>
                         <w:p w14:paraId="59CDB3D5" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00AF0EDB">
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:rect>
                   <v:shape id="Text Box 483083390" o:spid="_x0000_s1052" type="#_x0000_t202" style="position:absolute;left:43022;top:10504;width:17292;height:7255;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDpEHD6ygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9dS8Mw&#10;FIbvB/6HcITdbYlWS63LhkzGRCbolF0fmrO2rDmpTbZl/95cCLt8eb94ZotoO3GiwbeONdxNFQji&#10;ypmWaw0/36tJAcIHZIOdY9JwIQ+L+c1ohqVxZ/6i0zbUIo2wL1FDE0JfSumrhiz6qeuJk7d3g8WQ&#10;5FBLM+A5jdtO3iuVS4stp4cGe1o2VB22R6th3X3s8up1Hw8q5svL7jHffP6+az2+jS/PIALFcA3/&#10;t9+MhociU0WWPSWIhJRwQM7/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOkQcPrKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" filled="f" stroked="f">
                     <v:textbox inset="2.17292mm,2.17292mm,2.17292mm,2.17292mm">
                       <w:txbxContent>
-                        <w:p w14:paraId="59CDB3D6" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRPr="00334A19" w:rsidRDefault="00000000">
+                        <w:p w14:paraId="59CDB3D6" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRPr="00334A19" w:rsidRDefault="00305BC5">
                           <w:pPr>
                             <w:spacing w:after="0" w:line="215" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
                             <w:textDirection w:val="btLr"/>
                             <w:rPr>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00334A19">
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:b/>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               <w:sz w:val="22"/>
                             </w:rPr>
-                            <w:t>(Optional) Schedule a Review Meeting with AAWD</w:t>
+                            <w:t xml:space="preserve">(Optional) </w:t>
+                          </w:r>
+                          <w:proofErr w:type="gramStart"/>
+                          <w:r w:rsidRPr="00334A19">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:b/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="22"/>
+                            </w:rPr>
+                            <w:t>Schedule</w:t>
+                          </w:r>
+                          <w:proofErr w:type="gramEnd"/>
+                          <w:r w:rsidRPr="00334A19">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:b/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="22"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> a Review Meeting with AAWD</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:shape>
                   <v:rect id="Rectangle 531275933" o:spid="_x0000_s1053" style="position:absolute;left:486;top:21735;width:17291;height:6411;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCFEfX1ywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dSgMx&#10;FITvBd8hHME7m23X/q1NiyhKwVLoau8Pm+Nm7eZk2aRt+vZGKHg5zMw3zGIVbStO1PvGsYLhIANB&#10;XDndcK3g6/PtYQbCB2SNrWNScCEPq+XtzQIL7c68o1MZapEg7AtUYELoCil9ZciiH7iOOHnfrrcY&#10;kuxrqXs8J7ht5SjLJtJiw2nBYEcvhqpDebQKXqfxR78fP7bl7FJvDvho9pNtVOr+Lj4/gQgUw3/4&#10;2l5rBeN8OJqO53kOf5fSHZDLXwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCFEfX1ywAA&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" fillcolor="#ffffc7" strokecolor="#faf6ba">
                     <v:fill color2="#ffffec" angle="180" colors="0 #ffffc7;22938f #ffffd4;1 #ffffec" focus="100%" type="gradient">
                       <o:fill v:ext="view" type="gradientUnscaled"/>
                     </v:fill>
                     <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short" joinstyle="round"/>
                     <v:shadow on="t" color="black" opacity="24672f" origin=",.5" offset="0,.55556mm"/>
                     <v:textbox inset="2.53958mm,2.53958mm,2.53958mm,2.53958mm">
                       <w:txbxContent>
                         <w:p w14:paraId="59CDB3D7" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00AF0EDB">
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:rect>
                   <v:shape id="Text Box 2040957626" o:spid="_x0000_s1054" type="#_x0000_t202" style="position:absolute;left:486;top:21726;width:17291;height:6415;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBWJdSnzAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9RS8Mw&#10;FIXfB/6HcIW9DJdYbOfqsiEOUfYwdPoDLsm1LTY3tcm2ul9vBgMfD+ec73AWq8G14kB9aDxruJ0q&#10;EMTG24YrDZ8fzzf3IEJEtth6Jg2/FGC1vBotsLT+yO902MVKJAiHEjXUMXallMHU5DBMfUecvC/f&#10;O4xJ9pW0PR4T3LUyU6qQDhtOCzV29FST+d7tnYZGbs1sY43PTy/5+m2d2e3kZ671+Hp4fAARaYj/&#10;4Uv71WrI1J2a57MiK+D8Kf0BufwDAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78A&#10;AAAVAQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAViXUp8wA&#10;AADjAAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAAAD&#10;AAAAAA==&#10;" filled="f" stroked="f">
                     <v:textbox inset="2.76528mm,2.76528mm,2.76528mm,2.76528mm">
                       <w:txbxContent>
-                        <w:p w14:paraId="59CDB3D8" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRPr="00A41BCA" w:rsidRDefault="00000000">
+                        <w:p w14:paraId="59CDB3D8" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRPr="00A41BCA" w:rsidRDefault="00305BC5">
                           <w:pPr>
                             <w:spacing w:after="0" w:line="215" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
                             <w:textDirection w:val="btLr"/>
                             <w:rPr>
                               <w:sz w:val="22"/>
                               <w:szCs w:val="22"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00A41BCA">
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:b/>
                               <w:color w:val="000000"/>
                               <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:t>Submit Application Packet</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:shape>
                 </v:group>
                 <w10:anchorlock/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CDB330" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+    <w:p w14:paraId="59CDB330" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc228876194"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Step 1: Gauge Interest and Build Your Team</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="59CDB331" w14:textId="4BF8597E" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+    <w:p w14:paraId="59CDB331" w14:textId="4BF8597E" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
       <w:r>
         <w:t>Start by connecting with other students who share your passion for supporting future women dentists. Discuss your vision, potential goals, and leadership needs.</w:t>
       </w:r>
       <w:r w:rsidR="000704BA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CDB332" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+    <w:p w14:paraId="59CDB332" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
       <w:r>
         <w:t>At this stage:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CDB333" w14:textId="2A1B0F0F" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+    <w:p w14:paraId="15F1C154" w14:textId="77777777" w:rsidR="00B26B05" w:rsidRDefault="00B26B05" w:rsidP="00B26B05">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="59CDB334" w14:textId="65CEDCC5" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r>
+        <w:t>Connect with pre-dental students through classes, pre-health organizations, campus events, social media, or community networks.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76926065" w14:textId="77777777" w:rsidR="00B26B05" w:rsidRDefault="00B26B05" w:rsidP="00B26B05">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="59CDB335" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r>
+        <w:t>Reach out to participating colleges or universities if you're forming a regional chapter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6888FB53" w14:textId="77777777" w:rsidR="00B26B05" w:rsidRDefault="00B26B05" w:rsidP="00B26B05">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Identify potential officers who can help organize your first meeting.</w:t>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r>
+        <w:t>Share your vision and begin identifying students interested in helping lead the chapter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A1E8A13" w14:textId="77777777" w:rsidR="00B26B05" w:rsidRDefault="00B26B05" w:rsidP="00B26B05">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r>
+        <w:t>Discuss potential activities, meeting formats, and goals that reflect the interests and needs of your community.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59CDB335" w14:textId="194D6161" w:rsidR="00AF0EDB" w:rsidRDefault="00B26B05" w:rsidP="00B26B05">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Identify prospective officers who can help organize the chapter and support the application process.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AB893AA" w14:textId="77777777" w:rsidR="00D542B7" w:rsidRDefault="00196E6E">
       <w:r w:rsidRPr="00196E6E">
         <w:t>If forming a regional chapter, consider connecting students across multiple campuses or pre-health programs in your area.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CDB336" w14:textId="356CD1C7" w:rsidR="00AF0EDB" w:rsidRDefault="00196E6E">
-[...4 lines deleted...]
-    <w:p w14:paraId="59CDB337" w14:textId="0261728D" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+    <w:p w14:paraId="59CDB336" w14:textId="7591DD8B" w:rsidR="00AF0EDB" w:rsidRDefault="00196E6E">
+      <w:r>
+        <w:t xml:space="preserve">Once you’ve identified a small group of committed students, you’re ready to formalize your chapter leadership and </w:t>
+      </w:r>
+      <w:r w:rsidR="00B26B05">
+        <w:t>mentor</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59CDB337" w14:textId="0936F841" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc228876195"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Step 2: Identify a </w:t>
       </w:r>
-      <w:r w:rsidR="00196E6E">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Advisor and Elect Officers</w:t>
+      <w:r w:rsidR="00B26B05">
+        <w:t>Chapter Mentor</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and Elect Officers</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="59CDB338" w14:textId="0A604AE1" w:rsidR="00AF0EDB" w:rsidRDefault="00196E6E">
+    <w:p w14:paraId="59CDB338" w14:textId="69DC059F" w:rsidR="00AF0EDB" w:rsidRDefault="00B26B05">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:t>Chapter Advisor</w:t>
-[...32 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t>Chapter Mentor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DF0354A" w14:textId="77777777" w:rsidR="00B26B05" w:rsidRPr="00B26B05" w:rsidRDefault="00B26B05" w:rsidP="00B26B05">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B26B05">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Each AAWD Pre-Dental Student Chapter must designate at least one Chapter Mentor who provides continuity, guidance, and organizational support as student leaders establish and grow the chapter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43393EC2" w14:textId="77777777" w:rsidR="00B26B05" w:rsidRPr="00B26B05" w:rsidRDefault="00B26B05" w:rsidP="00B26B05">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="301149" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B26B05">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="301149" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>A Chapter Mentor may be:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06298161" w14:textId="77777777" w:rsidR="00B26B05" w:rsidRPr="00B26B05" w:rsidRDefault="00B26B05" w:rsidP="00B26B05">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="22"/>
         </w:numPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B26B05">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>A faculty member, pre-health advisor, or administrator from a participating college or university;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0155251B" w14:textId="77777777" w:rsidR="00B26B05" w:rsidRPr="00B26B05" w:rsidRDefault="00B26B05" w:rsidP="00B26B05">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="22"/>
         </w:numPr>
-      </w:pPr>
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B26B05">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>A practicing dentist; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A7D3F7F" w14:textId="77777777" w:rsidR="00B26B05" w:rsidRPr="00B26B05" w:rsidRDefault="00B26B05" w:rsidP="00B26B05">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="22"/>
         </w:numPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B26B05">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Another qualified professional approved by AAWD National who supports the chapter's mission and activities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71F9B7F0" w14:textId="77777777" w:rsidR="00B26B05" w:rsidRPr="00B26B05" w:rsidRDefault="00B26B05" w:rsidP="00B26B05">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="301149" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B26B05">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="301149" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The Chapter Mentor:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14125E76" w14:textId="77777777" w:rsidR="00B26B05" w:rsidRPr="00B26B05" w:rsidRDefault="00B26B05" w:rsidP="00B26B05">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="23"/>
         </w:numPr>
-      </w:pPr>
-[...50 lines deleted...]
-    <w:p w14:paraId="59CDB342" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B26B05">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Serves in an advisory and supportive role to student leaders.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FBE9A7A" w14:textId="77777777" w:rsidR="00B26B05" w:rsidRPr="00B26B05" w:rsidRDefault="00B26B05" w:rsidP="00B26B05">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B26B05">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Provides continuity as officers transition from year to year.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E390A57" w14:textId="77777777" w:rsidR="00B26B05" w:rsidRPr="00B26B05" w:rsidRDefault="00B26B05" w:rsidP="00B26B05">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B26B05">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Serves as the primary professional advisor for the chapter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D4EAB83" w14:textId="77777777" w:rsidR="00B26B05" w:rsidRPr="00B26B05" w:rsidRDefault="00B26B05" w:rsidP="00B26B05">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B26B05">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Is copied on official communications between the chapter and AAWD National.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E167676" w14:textId="77777777" w:rsidR="00B26B05" w:rsidRPr="00B26B05" w:rsidRDefault="00B26B05" w:rsidP="00B26B05">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B26B05">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Encourages leadership development, professional engagement, and responsible chapter governance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ECB7DB5" w14:textId="77777777" w:rsidR="00B26B05" w:rsidRPr="00B26B05" w:rsidRDefault="00B26B05" w:rsidP="00B26B05">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B26B05">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Chapter Mentors must maintain an active AAWD National membership. Whenever possible, mentors are encouraged to serve multi-year terms to provide continuity as student leadership changes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FA277E0" w14:textId="77777777" w:rsidR="00B26B05" w:rsidRPr="00B26B05" w:rsidRDefault="00B26B05" w:rsidP="00B26B05">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B26B05">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>AAWD National is available to assist chapters in identifying potential mentors and answering questions related to mentor eligibility or membership.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59CDB342" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Chapter Officers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CDB343" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+    <w:p w14:paraId="59CDB343" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
       <w:r>
         <w:t>A strong leadership team ensures your chapter runs smoothly. Each AAWD Pre-Dental Student Chapter must have the following three officers:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CDB344" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+    <w:p w14:paraId="59CDB344" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="301149"/>
         </w:rPr>
         <w:t>President</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="301149"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>– Provides overall leadership, represents the chapter, and oversees all activities.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CDB345" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+    <w:p w14:paraId="59CDB345" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="301149"/>
         </w:rPr>
         <w:t>Vice President</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="301149"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>– Supports the President, leads recruitment, and assists with events.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CDB346" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+    <w:p w14:paraId="59CDB346" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="301149"/>
         </w:rPr>
         <w:t>Secretary/Treasurer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="301149"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>– Maintains records and manages local dues or fundraising.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CDB347" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
-      <w:r>
+    <w:p w14:paraId="59CDB347" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Additional positions such as Social Chair, Fundraising Chair, or Lunch &amp; Learn Coordinator are optional. Chapters are welcome to create additional positions as they see fit.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CDB348" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+    <w:p w14:paraId="59CDB348" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
       <w:r>
         <w:t>AAWD Student Representatives hold a Biannual Student Chapter Check-in meeting each August and January. Each chapter should have at least one officer attend each check-in meeting to get updates on AAWD National events and opportunities.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CDB349" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+    <w:p w14:paraId="59CDB349" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
       <w:r>
         <w:t>All officers must be active AAWD National members.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CDB34A" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+    <w:p w14:paraId="59CDB34A" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc228876196"/>
       <w:r>
         <w:t>Step 3: Develop Chapter Bylaws</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="59CDB34B" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+    <w:p w14:paraId="59CDB34B" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
       <w:r>
         <w:t xml:space="preserve">Bylaws define your chapter’s structure and operations. Use the </w:t>
       </w:r>
       <w:hyperlink r:id="rId10">
         <w:r w:rsidR="00AF0EDB" w:rsidRPr="00ED1806">
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:color w:val="A92DA5" w:themeColor="accent6"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>AAWD Pre-Dental Student Chapter Bylaws Template</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>. The template outlines essential sections, including membership requirements, officer roles, elections, and governance procedures.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CDB34C" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="21BC3A9C" w14:textId="77777777" w:rsidR="00B26B05" w:rsidRPr="00B26B05" w:rsidRDefault="00B26B05" w:rsidP="00B26B05">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B26B05">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Customize the template to reflect your chapter's leadership structure, meeting schedule, and operating practices while maintaining AAWD's required affiliation standards.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D2147F1" w14:textId="77777777" w:rsidR="00B26B05" w:rsidRPr="00B26B05" w:rsidRDefault="00B26B05" w:rsidP="00B26B05">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B26B05">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>If Your Chapter Is Based at a College or University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10D1B727" w14:textId="77777777" w:rsidR="00B26B05" w:rsidRPr="00B26B05" w:rsidRDefault="00B26B05" w:rsidP="00B26B05">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B26B05">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Many colleges and universities have requirements for recognized student organizations, including required bylaw language, officer eligibility, advisor qualifications, or registration procedures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="586C1B66" w14:textId="77777777" w:rsidR="00B26B05" w:rsidRPr="00B26B05" w:rsidRDefault="00B26B05" w:rsidP="00B26B05">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B26B05">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>If your chapter plans to become an officially recognized student organization, review your institution's policies before finalizing your bylaws. You may incorporate any additional language required by your institution.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4663F5CA" w14:textId="77777777" w:rsidR="00B26B05" w:rsidRPr="00B26B05" w:rsidRDefault="00B26B05" w:rsidP="00B26B05">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B26B05">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>If Your Chapter Is Community-Based or Regional</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D0C0CFD" w14:textId="2C0783F9" w:rsidR="00B26B05" w:rsidRDefault="00B26B05" w:rsidP="00B26B05">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B26B05">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Community-based and regional chapters generally do not need to meet university student organization requirements. However, chapters should ensure their bylaws accurately reflect their service area, leadership structure, and operating practices.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48A6183B" w14:textId="64599E96" w:rsidR="00B26B05" w:rsidRPr="00B26B05" w:rsidRDefault="00B26B05" w:rsidP="00B26B05">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Submitting and Maintaining Bylaws</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="125B279F" w14:textId="77777777" w:rsidR="00B26B05" w:rsidRPr="00B26B05" w:rsidRDefault="00B26B05" w:rsidP="00B26B05">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B26B05">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Before submitting your application, your bylaws should be:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E0BACD8" w14:textId="77777777" w:rsidR="00B26B05" w:rsidRPr="00B26B05" w:rsidRDefault="00B26B05" w:rsidP="00B26B05">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="24"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...13 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B26B05">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Reviewed by your Chapter Mentor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30F2A925" w14:textId="77777777" w:rsidR="00B26B05" w:rsidRPr="00B26B05" w:rsidRDefault="00B26B05" w:rsidP="00B26B05">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="24"/>
         </w:numPr>
-      </w:pPr>
-[...22 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B26B05">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Adopted by the chapter's founding leadership.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="684FBFA3" w14:textId="77777777" w:rsidR="00B26B05" w:rsidRPr="00B26B05" w:rsidRDefault="00B26B05" w:rsidP="00B26B05">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="24"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...28 lines deleted...]
-    <w:p w14:paraId="59CDB354" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B26B05">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Submitted as part of your AAWD chapter application.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2317C4A5" w14:textId="77777777" w:rsidR="00B26B05" w:rsidRDefault="00B26B05" w:rsidP="00B26B05">
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>As your chapter grows, your bylaws may evolve. Amendments should follow the process outlined in your bylaws and be reviewed by your Chapter Mentor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59CDB353" w14:textId="10244A1C" w:rsidR="00AF0EDB" w:rsidRDefault="00B26B05" w:rsidP="00B26B05">
+      <w:r>
+        <w:t xml:space="preserve">AAWD National approval is only required if proposed changes affect core affiliation requirements or your chapter's relationship with </w:t>
+      </w:r>
+      <w:r>
+        <w:t>AAWD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59CDB354" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc228876197"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Step 4: Create Your 6-Month Activity Plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="59CDB355" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+    <w:p w14:paraId="59CDB355" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
       <w:r>
         <w:t xml:space="preserve">A well-planned schedule keeps your chapter active and engaged. Use the </w:t>
       </w:r>
       <w:hyperlink r:id="rId11">
         <w:r w:rsidR="00AF0EDB">
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>AAWD Pre-Dental Student Chapter Activity Plan Template</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> to map out your first six months of meetings and events. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CDB356" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+    <w:p w14:paraId="59CDB356" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
       <w:r>
         <w:t>Your Activity Plan should be:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CDB357" w14:textId="51442A67" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+    <w:p w14:paraId="59CDB357" w14:textId="6EB487C7" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Developed in collaboration with your </w:t>
       </w:r>
-      <w:r w:rsidR="006E79FC">
-[...6 lines deleted...]
-    <w:p w14:paraId="59CDB358" w14:textId="6D699DAB" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+      <w:r w:rsidR="00B26B05">
+        <w:t>Chapter Mentor</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59CDB358" w14:textId="6D699DAB" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Reviewed by chapter leadership to ensure alignment with academic calendars and campus policies</w:t>
       </w:r>
       <w:r w:rsidR="00E12F9E">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="006E79FC">
         <w:t xml:space="preserve"> if applicable</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CDB359" w14:textId="5B6759B4" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+    <w:p w14:paraId="59CDB359" w14:textId="5B6759B4" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
       <w:r>
         <w:t>AAWD encourages chapters to plan a balanced mix of activities each semester that support professional development, service, and community-building.</w:t>
       </w:r>
       <w:r w:rsidR="006E79FC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006E79FC" w:rsidRPr="006E79FC">
         <w:t>For regional chapters, consider planning activities that are accessible to students across multiple campuses or virtual formats.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CDB35A" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+    <w:p w14:paraId="59CDB35A" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
       <w:r>
         <w:t>At a minimum, aim for:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CDB35B" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+    <w:p w14:paraId="59CDB35B" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>At least two meetings or events per semester</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CDB35C" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+    <w:p w14:paraId="59CDB35C" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
       <w:r>
         <w:t>Strongly encouraged best practice is multiple touchpoints each semester, such as:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CDB35D" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+    <w:p w14:paraId="59CDB35D" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>At least one professional or academic-focused event</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CDB35E" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+    <w:p w14:paraId="59CDB35E" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>At least one service or outreach activity</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CDB35F" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+    <w:p w14:paraId="59CDB35F" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>At least one social or community-building gathering</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CDB360" w14:textId="2F7875F0" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+    <w:p w14:paraId="59CDB360" w14:textId="2F7875F0" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
       <w:r>
         <w:t>Participation beyond the classroom</w:t>
       </w:r>
       <w:r w:rsidR="009D4B6D">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> such as leadership roles, service involvement, and chapter engagement</w:t>
       </w:r>
       <w:r w:rsidR="009D4B6D">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> can play a meaningful role in dental school applications and professional development. Examples include:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CDB361" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+    <w:p w14:paraId="59CDB361" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
-        <w:t>Lunch &amp; Learn or virtual speaker session</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="59CDB362" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Lunch &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Learn</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> or virtual speaker session</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59CDB362" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>Dental school application or interview prep workshop</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CDB363" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+    <w:p w14:paraId="59CDB363" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>Fundraiser or service project benefiting a local women’s organization or shelter</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CDB364" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+    <w:p w14:paraId="59CDB364" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Informal social or networking event for members</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CDB365" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+    <w:p w14:paraId="59CDB365" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc228876198"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Step 5: Determine Dues and Financial Guidelines</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w14:paraId="59CDB366" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+    <w:p w14:paraId="59CDB366" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>National Membership Requirement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CDB367" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+    <w:p w14:paraId="59CDB367" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
       <w:r>
         <w:t xml:space="preserve">All Pre-Dental Chapter members are expected to maintain an </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="301149"/>
         </w:rPr>
         <w:t>active AAWD National Pre-Dental membership.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="301149"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">This required individual membership connects students to AAWD National benefits, programs, and eligibility. AAWD may be able to offer financial support </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">opportunities for chapters for whom dues are prohibitive. Contact AAWD at </w:t>
+        <w:t xml:space="preserve">This required individual membership connects students to AAWD National benefits, programs, and eligibility. AAWD may be able to offer financial support opportunities for chapters for whom dues are prohibitive. Contact AAWD at </w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
         <w:r w:rsidR="00AF0EDB">
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:color w:val="D04ECC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>chapters@aawd.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> for more information.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CDB368" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+    <w:p w14:paraId="59CDB368" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
       <w:r>
         <w:t>Students may:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CDB369" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000" w:rsidP="009D4B6D">
+    <w:p w14:paraId="59CDB369" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5" w:rsidP="009D4B6D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Join </w:t>
       </w:r>
       <w:r w:rsidRPr="009D4B6D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="301149"/>
         </w:rPr>
         <w:t>individually</w:t>
       </w:r>
       <w:r w:rsidRPr="009D4B6D">
         <w:rPr>
           <w:color w:val="301149"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">through the AAWD website, or </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CDB36A" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000" w:rsidP="009D4B6D">
+    <w:p w14:paraId="59CDB36A" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5" w:rsidP="009D4B6D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Be enrolled collectively by the chapter using the </w:t>
       </w:r>
       <w:r w:rsidRPr="009D4B6D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="301149"/>
         </w:rPr>
         <w:t>AAWD Pre-Dental Student Chapter Invoice Request Form</w:t>
       </w:r>
       <w:r>
         <w:t>, which allows the chapter to submit one payment on behalf of multiple members.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CDB36B" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+    <w:p w14:paraId="59CDB36B" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Local Chapter Dues (Optional)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CDB36C" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Your chapter may also collect local dues to cover event or operating costs. These dues are </w:t>
+    <w:p w14:paraId="59CDB36C" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
+      <w:r>
+        <w:t xml:space="preserve">Your chapter may also collect local dues to cover </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>event</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> or operating costs. These dues are </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="301149"/>
         </w:rPr>
         <w:t>separate from AAWD National membership dues</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and are not used to pay national dues on behalf of the chapter.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CDB36D" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+    <w:p w14:paraId="59CDB36D" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
       <w:r>
         <w:t>Local chapter dues may be used to support:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CDB36E" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000" w:rsidP="009D4B6D">
+    <w:p w14:paraId="59CDB36E" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5" w:rsidP="009D4B6D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>Materials or supplies for meetings and events</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CDB36F" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000" w:rsidP="009D4B6D">
+    <w:p w14:paraId="59CDB36F" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5" w:rsidP="009D4B6D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>Food or refreshments for social or networking activities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CDB370" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000" w:rsidP="009D4B6D">
+    <w:p w14:paraId="59CDB370" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5" w:rsidP="009D4B6D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>Speaker honoraria or event-related expenses</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CDB371" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000" w:rsidP="009D4B6D">
+    <w:p w14:paraId="59CDB371" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5" w:rsidP="009D4B6D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Service or fundraising project costs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CDB372" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+    <w:p w14:paraId="59CDB372" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
       <w:r>
         <w:t>When setting local dues, chapters are encouraged to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CDB373" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000" w:rsidP="009D4B6D">
+    <w:p w14:paraId="59CDB373" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5" w:rsidP="009D4B6D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>Keep amounts affordable and inclusive</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CDB374" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000" w:rsidP="009D4B6D">
+    <w:p w14:paraId="59CDB374" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5" w:rsidP="009D4B6D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>Clearly explain what the funds will support</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CDB375" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000" w:rsidP="009D4B6D">
+    <w:p w14:paraId="59CDB375" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5" w:rsidP="009D4B6D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Maintain transparency through basic record-keeping by the Treasurer or designated officer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CDB376" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+    <w:p w14:paraId="59CDB376" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
       <w:r>
         <w:t xml:space="preserve">Chapters are </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="301149"/>
         </w:rPr>
         <w:t>not required</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to collect local dues, and many successfully operate using free or low-cost programming, campus funding, sponsorships, or fundraising.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CDB377" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+    <w:p w14:paraId="59CDB377" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc228876199"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Step 6: OPTIONAL: Schedule Review Meeting with AAWD</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w14:paraId="59CDB378" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+    <w:p w14:paraId="59CDB378" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
       <w:pPr>
         <w:rPr>
           <w:color w:val="301149"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">New chapters are encouraged to schedule a short virtual meeting with the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="301149"/>
         </w:rPr>
         <w:t>AAWD National Student Representatives.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CDB379" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+    <w:p w14:paraId="59CDB379" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
       <w:r>
         <w:t>This optional session provides:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CDB37A" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+    <w:p w14:paraId="59CDB37A" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>Guidance on launching and promoting your chapter</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CDB37B" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+    <w:p w14:paraId="59CDB37B" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>Tips for event planning and engagement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CDB37C" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+    <w:p w14:paraId="59CDB37C" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>A direct connection with student leaders at other schools</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CDB37D" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="59CDB37D" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
+      <w:r>
         <w:t xml:space="preserve">To schedule, email </w:t>
       </w:r>
       <w:hyperlink r:id="rId13">
         <w:r w:rsidR="00AF0EDB">
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:color w:val="D04ECC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>chapters@aawd.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CDB37E" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+    <w:p w14:paraId="59CDB37E" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc228876200"/>
       <w:r>
         <w:t>Step 7: Submit Your Application</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w14:paraId="59CDB37F" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+    <w:p w14:paraId="59CDB37F" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
       <w:r>
         <w:t>Once you’ve completed the necessary steps, you’re ready to submit your chapter application to AAWD’s National Office. This final step officially recognizes your chapter and connects you with resources to help your chapter succeed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CDB380" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+    <w:p w14:paraId="59CDB380" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Checklist for a Complete Application</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CDB381" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+    <w:p w14:paraId="59CDB381" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
       <w:r>
         <w:t>Before submitting, ensure you have all required documents and information ready. A completed application includes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CDB382" w14:textId="16127797" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+    <w:p w14:paraId="59CDB382" w14:textId="3C60BB11" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="8C3E94"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Officer Roster</w:t>
-[...20 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">  Officer</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="8C3E94"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Chapter Bylaws</w:t>
-[...5 lines deleted...]
-    <w:p w14:paraId="59CDB384" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"> Roster</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: A list of your chapter’s core officers and </w:t>
+      </w:r>
+      <w:r w:rsidR="00B26B05">
+        <w:t>Chapter Mentor</w:t>
+      </w:r>
+      <w:r>
+        <w:t>(s) with contact details. This information will be entered in the application form.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59CDB383" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
         </w:rPr>
-        <w:t xml:space="preserve">☐ </w:t>
+        <w:t>☐</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="8C3E94"/>
         </w:rPr>
-        <w:t>6-Month Activity Plan</w:t>
-[...14 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">  Chapter</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="8C3E94"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Optional AAWD Pre-Dental Student Chapter Invoice Request Form</w:t>
+        <w:t xml:space="preserve"> Bylaws</w:t>
+      </w:r>
+      <w:r>
+        <w:t>: Your chapters formatted bylaws document.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59CDB384" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="8C3E94"/>
+        </w:rPr>
+        <w:t>6-Month Activity Plan</w:t>
+      </w:r>
+      <w:r>
+        <w:t>: An outline of your chapter’s goals, planned events, and activities for the first six months.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59CDB385" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="8C3E94"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Optional</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="8C3E94"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> AAWD Pre-Dental Student Chapter Invoice Request Form</w:t>
       </w:r>
       <w:r>
         <w:t>: If using group enrollment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CDB386" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+    <w:p w14:paraId="59CDB386" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>How to Submit Your Application</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CDB387" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+    <w:p w14:paraId="59CDB387" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
       <w:r>
         <w:t xml:space="preserve">Submit your completed application through the </w:t>
       </w:r>
       <w:hyperlink r:id="rId14">
         <w:r w:rsidR="00AF0EDB">
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:color w:val="D04ECC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">AAWD </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="00AF0EDB">
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:color w:val="D04ECC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>PreDental</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidR="00AF0EDB">
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:color w:val="D04ECC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Student Chapter Application Form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>, which allows you to upload each required document directly. After submitting, you’ll receive an automated confirmation email from AAWD National.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CDB388" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+    <w:p w14:paraId="59CDB388" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
       <w:r>
         <w:t xml:space="preserve">If you encounter any issues or need assistance during the submission process, contact the AAWD National Office at </w:t>
       </w:r>
       <w:hyperlink r:id="rId15">
         <w:r w:rsidR="00AF0EDB">
           <w:rPr>
             <w:color w:val="D04ECC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>chapters@aawd.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> or call 1-800-920-2293 for support.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CDB389" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+    <w:p w14:paraId="59CDB389" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>What to Expect After Submission</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CDB38A" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+    <w:p w14:paraId="59CDB38A" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
       <w:r>
         <w:t>Once your application is received, the AAWD National Office will review all materials to ensure they meet chapter requirements. You can expect:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CDB38B" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+    <w:p w14:paraId="59CDB38B" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="8C3E94"/>
         </w:rPr>
         <w:t>Confirmation of Receipt</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>: You’ll receive an email confirming that your application has been successfully submitted.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CDB38C" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+    <w:p w14:paraId="59CDB38C" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="8C3E94"/>
         </w:rPr>
         <w:t>Review and Feedback</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>: If any additional information is needed or adjustments are recommended, AAWD will reach out to your chapter’s primary contact.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CDB38D" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+    <w:p w14:paraId="59CDB38D" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="8C3E94"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Approval Notification</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>: Upon approval, AAWD will officially recognize your chapter, granting access to chapter resources and support.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CDB38E" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+    <w:p w14:paraId="59CDB38E" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="8C3E94"/>
         </w:rPr>
         <w:t>Addition to the AAWD Pre-Dental Student Chapter Directory</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>: Approved chapters will be listed in the AAWD Pre-Dental Student Chapter Directory in the Member Portal. Through the directory, chapter leaders will also be able to view and connect with all active chapter members.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="59CDB38F" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">: Approved chapters will be listed in the AAWD Pre-Dental Student Chapter Directory in the Member Portal. Through </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>the directory</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, chapter leaders will also be able to view and connect with all active chapter members.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59CDB38F" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
       <w:r>
         <w:t>With your application submitted, your chapter will be ready to make an impact, connect with members, and grow as part of the AAWD community!</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CDB390" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+    <w:p w14:paraId="59CDB390" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Dental Program &amp; Mentorship Engagement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CDB391" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+    <w:p w14:paraId="59CDB392" w14:textId="55642814" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t>AAWD Pre-Dental Student Chapters are encouraged to build connections with the dental community to support mentorship, professional development, and career exploration.</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="59CDB393" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+        <w:t>AAWD Pre-Dental Student Chapters are encouraged to build connections with the dental community to support mentorship, professional development, and career exploration</w:t>
+      </w:r>
+      <w:r w:rsidR="00523822">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">AAWD supports flexible mentorship pathways that allow chapters to engage with dental students and professionals in ways that are sustainable and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>chapter-led</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59CDB393" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="301149"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="301149"/>
         </w:rPr>
         <w:t>After approval, chapters may engage through one or more of the following options:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CDB394" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000" w:rsidP="00181574">
+    <w:p w14:paraId="59CDB394" w14:textId="7E625BEE" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5" w:rsidP="00181574">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00181574">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="301149"/>
         </w:rPr>
         <w:t>Mentor Chapter Pool:</w:t>
       </w:r>
       <w:r w:rsidRPr="00181574">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Approved dental student chapters may opt in to serve as informal mentors or collaborators for pre-dental chapters. Chapters may connect organically for virtual discussions, joint events, or Q&amp;A sessions. Engagement through these options is initiated and coordinated by the chapters themselves, with support resources provided by AAWD National.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="59CDB395" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000" w:rsidP="00181574">
+        <w:t xml:space="preserve">Approved dental student chapters may opt in to serve as informal mentors or collaborators for pre-dental chapters. Chapters may </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>connect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> organically for virtual discussions, joint events, or Q&amp;A sessions. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59CDB395" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5" w:rsidP="00181574">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00181574">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="301149"/>
         </w:rPr>
         <w:t xml:space="preserve">Dental Program Engagement: </w:t>
       </w:r>
       <w:r>
         <w:t>Chapters are encouraged to host dental student panels, virtual Q&amp;A sessions, or invite dental students or residents to speak about dental school pathways and experiences.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CDB396" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000" w:rsidP="00181574">
+    <w:p w14:paraId="59CDB396" w14:textId="1E6DC368" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5" w:rsidP="00181574">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00181574">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="301149"/>
         </w:rPr>
         <w:t>Local Dental Community Mentors:</w:t>
       </w:r>
       <w:r w:rsidRPr="00181574">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Chapters may also engage local dentists, residents, or dental faculty to support mentorship, career insight, shadowing opportunities, or service initiatives.</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="59CDB397" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+    </w:p>
+    <w:p w14:paraId="59CDB398" w14:textId="13A87B03" w:rsidR="00AF0EDB" w:rsidRPr="00523822" w:rsidRDefault="00305BC5" w:rsidP="00523822">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t>AAWD National will provide guidance, templates, and best practices to support these connections.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CDB398" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
-      <w:pPr>
+    <w:p w14:paraId="59CDB399" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc228876201"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>FAQs</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="3A5E6F61" w14:textId="77777777" w:rsidR="00B26B05" w:rsidRPr="00B26B05" w:rsidRDefault="00B26B05" w:rsidP="00B26B05">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="7D4C8A" w:themeColor="text2" w:themeShade="BF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B26B05">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Q: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26B05">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="301149"/>
-[...20 lines deleted...]
-      <w:r>
+          <w:color w:val="7D4C8A" w:themeColor="text2" w:themeShade="BF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>How many members do we need to start a pre-dental student chapter?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53E3BE3E" w14:textId="77777777" w:rsidR="00B26B05" w:rsidRPr="00B26B05" w:rsidRDefault="00B26B05" w:rsidP="00B26B05">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B26B05">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>A: There’s no minimum membership requirement beyond the three officers and one Chapter Mentor. Chapters can start small and grow over time, so even a small group can begin the process.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="630640D7" w14:textId="77777777" w:rsidR="00B26B05" w:rsidRPr="00B26B05" w:rsidRDefault="00B26B05" w:rsidP="00B26B05">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B26B05">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Q</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26B05">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26B05">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7D4C8A" w:themeColor="text2" w:themeShade="BF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Does our chapter have to be based at a college or university? </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26B05">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>A: No. AAWD Pre-Dental Student Chapters may be organized around a single college or university or may serve students from multiple institutions within a shared city, metropolitan area, region, or country. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01F25CAA" w14:textId="77777777" w:rsidR="00B26B05" w:rsidRPr="00B26B05" w:rsidRDefault="00B26B05" w:rsidP="00B26B05">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B26B05">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve">Q: </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B26B05">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7D4C8A" w:themeColor="text2" w:themeShade="BF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Do we need approval from our school to form a chapter?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49D99018" w14:textId="77777777" w:rsidR="00B26B05" w:rsidRPr="00B26B05" w:rsidRDefault="00B26B05" w:rsidP="00B26B05">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B26B05">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>A: Not necessarily. If your chapter plans to become an officially recognized student organization, you should follow your institution's registration process and any applicable policies. Community-based or regional chapters generally do not require university recognition. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A79B440" w14:textId="77777777" w:rsidR="00B26B05" w:rsidRPr="00B26B05" w:rsidRDefault="00B26B05" w:rsidP="00B26B05">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B26B05">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Q: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26B05">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7D4C8A" w:themeColor="text2" w:themeShade="BF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Who can serve as our Chapter Mentor? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A04C953" w14:textId="77777777" w:rsidR="00B26B05" w:rsidRPr="00B26B05" w:rsidRDefault="00B26B05" w:rsidP="00B26B05">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B26B05">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>A: A Chapter Mentor may be a faculty member, pre-health advisor, administrator, practicing dentist, or another qualified professional approved by AAWD National. Chapter Mentors must maintain an active AAWD National membership and provide guidance and continuity for the chapter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54AC5955" w14:textId="77777777" w:rsidR="00B26B05" w:rsidRPr="00B26B05" w:rsidRDefault="00B26B05" w:rsidP="00B26B05">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B26B05">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Q: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26B05">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7D4C8A" w:themeColor="text2" w:themeShade="BF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Can students from different schools serve as officers in the same chapter? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72EBE618" w14:textId="77777777" w:rsidR="00B26B05" w:rsidRPr="00B26B05" w:rsidRDefault="00B26B05" w:rsidP="00B26B05">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B26B05">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>A: Yes. Regional chapters may elect officers from multiple participating colleges or universities. All officers must maintain active AAWD National Pre-Dental membership throughout their terms.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EE72D37" w14:textId="77777777" w:rsidR="00B26B05" w:rsidRPr="00B26B05" w:rsidRDefault="00B26B05" w:rsidP="00B26B05">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B26B05">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Q: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26B05">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7D4C8A" w:themeColor="text2" w:themeShade="BF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>What’s the difference between national and local chapter dues?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65BE729E" w14:textId="77777777" w:rsidR="00B26B05" w:rsidRPr="00B26B05" w:rsidRDefault="00B26B05" w:rsidP="00B26B05">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B26B05">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>A: All chapter members must pay national dues to access AAWD resources. Pre-Dental Student chapters may also set their own dues to support chapter-specific events and activities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59CDB3A2" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
+      <w:r>
+        <w:t>Q</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26B05">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7D4C8A" w:themeColor="text2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>How often should our chapter meet?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59CDB3A3" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
+      <w:r>
+        <w:t>A: At least one meeting or event per semester. Regular meetings are encouraged for consistent engagement, but chapters have flexibility to choose what works best.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59CDB3A4" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="8C3E94"/>
         </w:rPr>
-        <w:t>How many members do we need to start a pre-dental student chapter?</w:t>
-[...14 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Q: </w:t>
       </w:r>
-      <w:r w:rsidR="00772C5D" w:rsidRPr="00772C5D">
+      <w:r w:rsidRPr="00B26B05">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7D4C8A" w:themeColor="text2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>Are there any events that the elected members of each chapter need to attend?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59CDB3A5" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
+      <w:r>
+        <w:t>A: AAWD Student Representatives hold a Biannual Student Chapter Check-in meeting each August and January. Each chapter should have at least one officer attend each check-in meeting to get updates on AAWD National events and opportunities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59CDB3A6" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="8C3E94"/>
         </w:rPr>
-        <w:t>Can a chapter include students from multiple schools?</w:t>
-[...14 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Q: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26B05">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...188 lines deleted...]
-          <w:color w:val="8C3E94"/>
+          <w:color w:val="7D4C8A" w:themeColor="text2" w:themeShade="BF"/>
         </w:rPr>
         <w:t>Do I need to resubmit my chapter information each year?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CDB3A7" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+    <w:p w14:paraId="59CDB3A7" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
       <w:r>
         <w:t xml:space="preserve">A: AAWD encourages Pre-Dental Student Chapters to regularly submit updates to AAWD National via the </w:t>
       </w:r>
       <w:hyperlink r:id="rId16">
         <w:r w:rsidR="00AF0EDB">
           <w:rPr>
             <w:color w:val="D04ECC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>AAWD Chapter Update Submission Form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t>. Chapters should submit at least quarterly and as often as desired.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="59CDB3A8" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">. Chapters should </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>submit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> at least quarterly and as often as desired.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59CDB3A8" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="8C3E94"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Q: </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B26B05">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7D4C8A" w:themeColor="text2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>What are the guidelines for fundraising?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59CDB3A9" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
+      <w:r>
+        <w:t>A: Chapters are encouraged to host fundraisers. Funds raised should be used for chapter events, operations, or charitable contributions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59CDB3AA" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRPr="00B26B05" w:rsidRDefault="00305BC5">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7D4C8A" w:themeColor="text2" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Q: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26B05">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7D4C8A" w:themeColor="text2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>How can my chapter be involved with the entire organization?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59CDB3AB" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
+      <w:r>
+        <w:t xml:space="preserve">A: AAWD National has many opportunities for Student Members to become involved, including the Member Portal, monthly webinars and networking sessions, the AAWD Mentorship Program, social media, and much more. Log in to your AAWD Member Portal regularly to find upcoming events, resources, and opportunities. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59CDB3AC" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="8C3E94"/>
         </w:rPr>
-        <w:t>What are the guidelines for fundraising?</w:t>
-[...8 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Q: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26B05">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="8C3E94"/>
-[...5 lines deleted...]
-      <w:r>
+          <w:color w:val="7D4C8A" w:themeColor="text2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Does AAWD have a national </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B26B05">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="8C3E94"/>
-[...10 lines deleted...]
-      <w:pPr>
+          <w:color w:val="7D4C8A" w:themeColor="text2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>conference</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B26B05">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="8C3E94"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:color w:val="7D4C8A" w:themeColor="text2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and would members of my chapter be able to attend?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59CDB3AD" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
+      <w:r>
+        <w:t>A: AAWD has an Annual Conference, which is open to all AAWD Members, including Pre-Dent and Dental Students. Student Registration rates and scholarships are available. Keep an eye on your Member Portal, email, and social media for conference opportunities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59CDB3AE" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
       <w:r>
         <w:t xml:space="preserve">Q: </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B26B05">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="8C3E94"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="59CDB3AE" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+          <w:color w:val="7D4C8A" w:themeColor="text2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>How does taking a leadership role benefit me?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59CDB3AF" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
+      <w:r>
+        <w:t>A: Chapter leaders gain valuable experience, receive recognition in AAWD’s publications, and have the opportunity to connect with the national board and network with leaders nationwide.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59CDB3B0" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
       <w:r>
         <w:t xml:space="preserve">Q: </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B26B05">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="8C3E94"/>
-[...17 lines deleted...]
-          <w:color w:val="8C3E94"/>
+          <w:color w:val="7D4C8A" w:themeColor="text2" w:themeShade="BF"/>
         </w:rPr>
         <w:t>Who can I contact if I need support or have additional questions?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CDB3B1" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+    <w:p w14:paraId="59CDB3B1" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
       <w:r>
         <w:t>A: For assistance, reach out to the AAWD National Office at chapters@aawd.org or call 1-800-920-2293.</w:t>
       </w:r>
-    </w:p>
-[...15 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="59CDB3B5" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00AF0EDB"/>
     <w:sectPr w:rsidR="00AF0EDB">
       <w:headerReference w:type="default" r:id="rId17"/>
       <w:footerReference w:type="default" r:id="rId18"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1710" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="38351872" w14:textId="77777777" w:rsidR="0083112B" w:rsidRDefault="0083112B">
+    <w:p w14:paraId="74B7D4DE" w14:textId="77777777" w:rsidR="00305BC5" w:rsidRDefault="00305BC5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="242B6B07" w14:textId="77777777" w:rsidR="0083112B" w:rsidRDefault="0083112B">
+    <w:p w14:paraId="61F3393F" w14:textId="77777777" w:rsidR="00305BC5" w:rsidRDefault="00305BC5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Noto Sans Symbols">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{FFB7AAC7-9AD4-430B-969B-DD71A8D76943}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{0FB35286-03BE-42DC-A4F5-F47B9C6E788D}"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:fontKey="{2491E4E7-A740-4778-9040-DD401A8DC9B3}"/>
-    <w:embedBold r:id="rId3" w:fontKey="{34E6431E-0583-45B4-855D-63280A4CE48D}"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{3A42A781-70C8-4A9C-8170-E25D03F276C3}"/>
+    <w:embedBold r:id="rId3" w:fontKey="{D6CE2A11-9C41-477D-9178-A505AF3DD216}"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId4" w:fontKey="{D00FEE53-3C1C-45E3-8360-0E88D7E67D4A}"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{C9AA2F09-B545-49AE-9663-C4B9B389E0ED}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{13BD90E9-3431-4A68-9C88-B737D63FA9A1}"/>
-    <w:embedBold r:id="rId6" w:fontKey="{AB2C7E11-BDFF-4BE3-B638-BC7D7895715D}"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{5D33A856-1F5C-4CDC-9A4E-B867B683BA8A}"/>
+    <w:embedBold r:id="rId6" w:fontKey="{5EA62001-9A2E-4A9C-BDA3-95A71674A97E}"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId7" w:fontKey="{26B28F81-A0A6-452B-A3F5-14FE39C5E8B8}"/>
+    <w:embedRegular r:id="rId7" w:fontKey="{93B49D1A-0E03-45B6-A272-494482A693FA}"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId8" w:subsetted="1" w:fontKey="{6BAEE001-EB33-4875-B063-BF78EEC16218}"/>
+    <w:embedRegular r:id="rId8" w:subsetted="1" w:fontKey="{EB087821-236B-4BFC-B691-31E0B947D11D}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="59CDB3BB" w14:textId="1764E75C" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="59CDB3BB" w14:textId="1764E75C" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="D9D9D9"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
@@ -5062,77 +5428,77 @@
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> | </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="7F7F7F"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Page</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4DB20173" w14:textId="77777777" w:rsidR="0083112B" w:rsidRDefault="0083112B">
+    <w:p w14:paraId="5FA2434D" w14:textId="77777777" w:rsidR="00305BC5" w:rsidRDefault="00305BC5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="14E6DDA3" w14:textId="77777777" w:rsidR="0083112B" w:rsidRDefault="0083112B">
+    <w:p w14:paraId="75321A35" w14:textId="77777777" w:rsidR="00305BC5" w:rsidRDefault="00305BC5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="59CDB3BA" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00000000">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="59CDB3BA" w14:textId="77777777" w:rsidR="00AF0EDB" w:rsidRDefault="00305BC5">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
         <w:tab w:val="left" w:pos="3420"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="2970"/>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="32"/>
@@ -5171,51 +5537,51 @@
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1797050" cy="636270"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="094848E5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="796C8A1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -6006,50 +6372,199 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="23AB0B6C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D92AC4E8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="249650F8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1AFC7D70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -6120,51 +6635,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A391236"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9BA489C2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6233,51 +6748,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2ED43794"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C9D0AE68"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6346,51 +6861,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="350537AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2BE66AF6"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6459,51 +6974,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3EE22909"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CBA4F646"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -6590,51 +7105,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="435A0463"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5F4EC388"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -6705,51 +7220,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4AF84812"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="59C8C3D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -6836,51 +7351,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="529602B5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="06BEEA5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -6951,51 +7466,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D4152EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5E02045A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7064,51 +7579,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F01657A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8858FF00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -7179,51 +7694,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61303905"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6A0240BE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7292,51 +7807,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6270410A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DAC0AC58"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7405,51 +7920,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64D57A27"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1B6C546E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -7536,51 +8051,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67725177"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1DC21C28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -7651,163 +8166,474 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D9F3252"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="62468072"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D86644F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EFB2233E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="586503774">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1343975180">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="266427191">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1017972734">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="829054764">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1358004079">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="228655686">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="178281573">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="803888321">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="949701124">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="860511484">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1236088471">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1436705523">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1808232349">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="826675684">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="481703281">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="2046977672">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="263733644">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1540127099">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1281494443">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1421291845">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="972951265">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="350379026">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="955794837">
+    <w:abstractNumId w:val="23"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="90"/>
   <w:embedTrueTypeFonts/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AF0EDB"/>
     <w:rsid w:val="000704BA"/>
     <w:rsid w:val="00181574"/>
     <w:rsid w:val="0019420A"/>
     <w:rsid w:val="00196E6E"/>
+    <w:rsid w:val="00305BC5"/>
     <w:rsid w:val="00324A1E"/>
     <w:rsid w:val="00334A19"/>
     <w:rsid w:val="00494ABE"/>
+    <w:rsid w:val="00523822"/>
     <w:rsid w:val="005710B0"/>
     <w:rsid w:val="005901D6"/>
     <w:rsid w:val="00594D56"/>
     <w:rsid w:val="006814A8"/>
     <w:rsid w:val="006E79FC"/>
     <w:rsid w:val="00711E32"/>
     <w:rsid w:val="00772C5D"/>
     <w:rsid w:val="0083112B"/>
     <w:rsid w:val="009573BE"/>
     <w:rsid w:val="009D4B6D"/>
     <w:rsid w:val="00A41BCA"/>
     <w:rsid w:val="00A705F5"/>
     <w:rsid w:val="00AF0EDB"/>
+    <w:rsid w:val="00B26B05"/>
     <w:rsid w:val="00B62254"/>
     <w:rsid w:val="00D11EDB"/>
+    <w:rsid w:val="00D254D2"/>
     <w:rsid w:val="00D542B7"/>
     <w:rsid w:val="00DD24BA"/>
     <w:rsid w:val="00E12F9E"/>
     <w:rsid w:val="00E6671F"/>
     <w:rsid w:val="00ED1806"/>
     <w:rsid w:val="00F8355F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
@@ -8328,51 +9154,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal0">
     <w:name w:val="TableNormal"/>
@@ -9043,51 +9868,66 @@
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mgObF2BUFg2ePDQRVvqJ4yqdLRahg==">CgMxLjAyDmguODA1bjh3czd4ZmxoMg5oLjM5bzJrY3QzcnAwazIOaC56ZWdtc2R0OWs4dnAyDmguN2duNGdrY3h4ZDM1Mg5oLnM2aXZhaHV6bzc3bTIOaC5vNGlpanlmdTc0OHkyDmguYXhueXQ4dWY1dWVzMg5oLnMyZWx2b3h0ZzV5azIOaC41YXFnZzczemIyeDYyDmguOXZlam10MThkeXpqMg5oLjlqNjlrOWlqcjljcDgAaiQKFHN1Z2dlc3QuZnF5OGQwNXQ4a2szEgxOYXRhbGllIERlYWxqJAoUc3VnZ2VzdC5jaWNodjl1Mm40aHASDE5hdGFsaWUgRGVhbGojChNzdWdnZXN0LjJncTZlOW01dHk0EgxOYXRhbGllIERlYWxyITFjZm52cExyQkhEZkEtdUl4YVlIZkVUcDNvLUVYVWxvRw==</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>11</Pages>
-[...1 lines deleted...]
-  <Characters>14522</Characters>
+  <Pages>12</Pages>
+  <Words>2794</Words>
+  <Characters>15929</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>121</Lines>
-  <Paragraphs>34</Paragraphs>
+  <Lines>132</Lines>
+  <Paragraphs>37</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17035</CharactersWithSpaces>
+  <CharactersWithSpaces>18686</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Evelyn Watkins</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>