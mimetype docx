--- v0 (2026-05-27)
+++ v1 (2026-07-27)
@@ -369,70 +369,77 @@
         <w:rPr>
           <w:rFonts w:ascii="Play" w:eastAsia="Play" w:hAnsi="Play" w:cs="Play"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="A26FB0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>ARTICLE III: MEMBERSHIP</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F118136" w14:textId="77777777" w:rsidR="00AF4153" w:rsidRDefault="00CA2377">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">Section 1.  Eligibility.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F118137" w14:textId="21130F74" w:rsidR="00AF4153" w:rsidRDefault="001A3411">
+    <w:p w14:paraId="1F118137" w14:textId="25736B6A" w:rsidR="00AF4153" w:rsidRDefault="001A3411">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A3411">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>Membership in this Chapter shall be open to undergraduate students interested in pursuing a career in dentistry who are affiliated with [</w:t>
       </w:r>
       <w:r w:rsidRPr="001A3411">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>School Name</w:t>
+      </w:r>
+      <w:r w:rsidR="00772315" w:rsidRPr="00772315">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="001A3411">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>] or the surrounding community/region, and who maintain active AAWD Pre-Dental membership at the national level</w:t>
       </w:r>
       <w:r w:rsidR="00CA2377">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F118138" w14:textId="77777777" w:rsidR="00AF4153" w:rsidRDefault="00CA2377">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
@@ -447,75 +454,87 @@
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">All members must maintain current AAWD Pre-Dental membership. Members may join individually through the AAWD website or collectively using the AAWD Pre-Dental Chapter Invoice Request Form. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F11813A" w14:textId="77777777" w:rsidR="00AF4153" w:rsidRDefault="00CA2377">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>Section 3. Local Dues (Optional)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F11813B" w14:textId="65EA61BC" w:rsidR="00AF4153" w:rsidRDefault="00CA2377">
+    <w:p w14:paraId="1F11813B" w14:textId="0C6C545E" w:rsidR="00AF4153" w:rsidRDefault="00CA2377">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">The Chapter may establish local dues to support events, supplies, or outreach. Local dues are separate from AAWD National dues and are set annually by the Chapter Officers, with </w:t>
       </w:r>
       <w:r w:rsidR="001A3411">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>Chapter</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Advisor oversight.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00772315">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>Mentor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oversight.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F11813C" w14:textId="77777777" w:rsidR="00AF4153" w:rsidRDefault="00CA2377">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">Section 4. Member Conduct. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F11813D" w14:textId="6BB46381" w:rsidR="00AF4153" w:rsidRDefault="00CA2377">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -661,178 +680,226 @@
         </w:rPr>
         <w:t>Secretary/Treasurer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Maintains meeting notes, manages chapter communications, and oversees local dues and financial records.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F118144" w14:textId="77777777" w:rsidR="00AF4153" w:rsidRDefault="00CA2377">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>Additional positions (e.g., Social Chair, Fundraising Chair, Lunch &amp; Learn Coordinator) may be created as needed by the Chapter.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F118145" w14:textId="7D62832A" w:rsidR="00AF4153" w:rsidRDefault="00CA2377">
+    <w:p w14:paraId="1F118145" w14:textId="76F3D8D4" w:rsidR="00AF4153" w:rsidRDefault="00CA2377">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">Section 2. </w:t>
       </w:r>
       <w:r w:rsidR="00815631">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>Chapter</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Advisor</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="607B3CA4" w14:textId="7EBC8E4D" w:rsidR="00815631" w:rsidRPr="00815631" w:rsidRDefault="00CA2377" w:rsidP="00815631">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00772315">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>Mentor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="607B3CA4" w14:textId="2800AF9E" w:rsidR="00815631" w:rsidRPr="00815631" w:rsidRDefault="00CA2377" w:rsidP="00815631">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">Each Pre-Dental Student Chapter must have at least one </w:t>
       </w:r>
       <w:r w:rsidR="00815631">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>Chapter</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Advisor who is an active AAWD National member. </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00772315">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>Mentor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> who is an active AAWD National member. </w:t>
       </w:r>
       <w:r w:rsidR="00815631" w:rsidRPr="00815631">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
-        <w:t>The Chapter Advisor may be:</w:t>
+        <w:t xml:space="preserve">The Chapter </w:t>
+      </w:r>
+      <w:r w:rsidR="00772315">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>Mentor</w:t>
+      </w:r>
+      <w:r w:rsidR="00815631" w:rsidRPr="00815631">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may be:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72D25C2E" w14:textId="77777777" w:rsidR="00815631" w:rsidRPr="00815631" w:rsidRDefault="00815631" w:rsidP="00815631">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00815631">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>A faculty member or university advisor (for school-based chapters), or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1650402A" w14:textId="0B27538A" w:rsidR="00815631" w:rsidRPr="00815631" w:rsidRDefault="00815631" w:rsidP="00815631">
+    <w:p w14:paraId="1650402A" w14:textId="046AE3B8" w:rsidR="00815631" w:rsidRPr="00815631" w:rsidRDefault="00815631" w:rsidP="00815631">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00815631">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
-        <w:t>A practicing dentist, dental professional, or pre-health advisor in the local area (for regional chapters)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1F118146" w14:textId="413B2D93" w:rsidR="00AF4153" w:rsidRDefault="00CA2377">
+        <w:t xml:space="preserve">A practicing dentist, dental professional, or </w:t>
+      </w:r>
+      <w:r w:rsidR="00772315">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>faculty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00815631">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the local area (for regional chapters)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F118146" w14:textId="3C7149B5" w:rsidR="00AF4153" w:rsidRDefault="00CA2377">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
-        <w:t>T</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">he </w:t>
+        <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00815631">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>Chapter</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Advisor serves in an advisory and supportive role, provides continuity as officers transition, and is copied on all official communications between the Chapter and AAWD National.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00772315">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>Mentor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> serves in an advisory and supportive role, provides continuity as officers transition, and is copied on all official communications between the Chapter and AAWD National.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F118147" w14:textId="77777777" w:rsidR="00AF4153" w:rsidRDefault="00CA2377">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>Section 3. Eligibility</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F118148" w14:textId="77777777" w:rsidR="00AF4153" w:rsidRDefault="00CA2377">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -908,75 +975,87 @@
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>Section 6: Removal of Officers</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F11814E" w14:textId="77777777" w:rsidR="00AF4153" w:rsidRDefault="00CA2377">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>An officer may be removed from their position for failure to fulfill duties, violation of chapter or AAWD policies, or conduct inconsistent with the mission and values of AAWD.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F11814F" w14:textId="78B97CEE" w:rsidR="00AF4153" w:rsidRDefault="00CA2377">
+    <w:p w14:paraId="1F11814F" w14:textId="7D256AF5" w:rsidR="00AF4153" w:rsidRDefault="00CA2377">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">Removal may occur by a majority vote of the chapter membership present at a regular or special meeting, provided the officer has been given notice and an opportunity to respond. The </w:t>
       </w:r>
       <w:r w:rsidR="00815631">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>Chapter</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Advisor must be consulted prior to removal.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00772315">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>Mentor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must be consulted prior to removal.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F118150" w14:textId="77777777" w:rsidR="00AF4153" w:rsidRDefault="00CA2377">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>Section 7. Vacancies</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F118151" w14:textId="77777777" w:rsidR="00AF4153" w:rsidRDefault="00CA2377">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1406,210 +1485,216 @@
         <w:rPr>
           <w:rFonts w:ascii="Play" w:eastAsia="Play" w:hAnsi="Play" w:cs="Play"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="A26FB0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>ARTICLE VIII</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Play" w:eastAsia="Play" w:hAnsi="Play" w:cs="Play"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="A26FB0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>:  AMENDMENTS</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="1F11816C" w14:textId="4F0290FC" w:rsidR="00AF4153" w:rsidRPr="00815631" w:rsidRDefault="00CA2377" w:rsidP="00815631">
+    <w:p w14:paraId="1F11816C" w14:textId="2857AF0C" w:rsidR="00AF4153" w:rsidRPr="00815631" w:rsidRDefault="00CA2377" w:rsidP="00815631">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">These bylaws may be amended by a majority vote of active members present at a scheduled meeting, with </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00815631">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapter </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Advisor</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00772315">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>Mentor</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> review, provided that notice of the proposed amendment has been shared at least one week in advance.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00AF4153" w:rsidRPr="00815631">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4D8460A4" w14:textId="77777777" w:rsidR="00CA2377" w:rsidRDefault="00CA2377">
+    <w:p w14:paraId="344E87DC" w14:textId="77777777" w:rsidR="00630063" w:rsidRDefault="00630063">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3E622BA8" w14:textId="77777777" w:rsidR="00CA2377" w:rsidRDefault="00CA2377">
+    <w:p w14:paraId="0C0B37CF" w14:textId="77777777" w:rsidR="00630063" w:rsidRDefault="00630063">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Noto Sans Symbols">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{2E0BCF25-62E9-4CF1-ABF6-8726800F3A00}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{7413B238-524C-4CFC-B3BE-4D5D9DB3E47D}"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:fontKey="{7C63C414-3891-4C63-AD75-A2981733BD57}"/>
-    <w:embedBold r:id="rId3" w:fontKey="{1D2C455A-F2D9-4857-A7A8-4796BA73A734}"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{0DB25FA1-3D95-494C-B5A8-B580A5236F6C}"/>
+    <w:embedBold r:id="rId3" w:fontKey="{D83FA560-BB21-45E3-AF37-18F9A9C28B23}"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedItalic r:id="rId4" w:fontKey="{10B60286-AB53-4C9E-925F-26548DDE2513}"/>
+    <w:embedItalic r:id="rId4" w:fontKey="{6D269B56-723A-4E9A-A427-ACC4E9C37E32}"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedBold r:id="rId5" w:fontKey="{5BBC18E9-C00F-4EA2-8035-70A47F22E076}"/>
+    <w:embedBold r:id="rId5" w:fontKey="{B78307A7-ECCB-4D45-9FA9-69D4DF530779}"/>
   </w:font>
   <w:font w:name="Arial Rounded">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId6" w:fontKey="{D7C4BC1F-8AA7-428F-8F15-AD86ECD43984}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId8" w:fontKey="{332BA245-6A91-4613-9005-7691B8BA9EA1}"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{7677915B-95F0-4B37-9A85-1F09E3A08CAF}"/>
+    <w:embedBold r:id="rId7" w:fontKey="{6196FA9E-0F65-4E5F-8814-C0F9B2C1D9D2}"/>
+    <w:embedItalic r:id="rId8" w:fontKey="{1CB9EB53-0FE5-41F4-86AC-ABB42AD757A0}"/>
   </w:font>
   <w:font w:name="Play">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:embedBold r:id="rId9" w:fontKey="{A3AFBFD2-633A-4665-AF2A-27D51A169C9D}"/>
+    <w:embedBold r:id="rId9" w:fontKey="{9BA40A9F-A2F4-45B7-85B6-C2C108497E7D}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId10" w:fontKey="{949E5059-BEAF-4D6C-99A0-17738F22A3C0}"/>
+    <w:embedRegular r:id="rId10" w:fontKey="{9CB128E2-31C3-47C2-A14A-B699B4B364B3}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1F11816E" w14:textId="3FBDC382" w:rsidR="00AF4153" w:rsidRDefault="00CA2377">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
@@ -1688,61 +1773,61 @@
   <w:p w14:paraId="1F11816F" w14:textId="77777777" w:rsidR="00AF4153" w:rsidRDefault="00AF4153">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="46304823" w14:textId="77777777" w:rsidR="00CA2377" w:rsidRDefault="00CA2377">
+    <w:p w14:paraId="03C62827" w14:textId="77777777" w:rsidR="00630063" w:rsidRDefault="00630063">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1B3B2367" w14:textId="77777777" w:rsidR="00CA2377" w:rsidRDefault="00CA2377">
+    <w:p w14:paraId="4D031114" w14:textId="77777777" w:rsidR="00630063" w:rsidRDefault="00630063">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1F11816D" w14:textId="77777777" w:rsidR="00AF4153" w:rsidRDefault="00CA2377">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
@@ -2153,51 +2238,54 @@
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AF4153"/>
     <w:rsid w:val="001A3411"/>
+    <w:rsid w:val="00630063"/>
+    <w:rsid w:val="00772315"/>
     <w:rsid w:val="00815631"/>
+    <w:rsid w:val="00A2455E"/>
     <w:rsid w:val="00AF4153"/>
     <w:rsid w:val="00B62254"/>
     <w:rsid w:val="00CA2377"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -3176,50 +3264,50 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mjRPqWTPAsVJACVseW+1+qg8CA45Q==">CgMxLjA4AGokChRzdWdnZXN0LjZ2bjl6a2ZpanJzNBIMTmF0YWxpZSBEZWFsaikKFHN1Z2dlc3Qua3l1c3FybzhsaWs1EhFBbWJpa2EgU3JpdmFzdGF2YWokChRzdWdnZXN0LmoybHprZ3dvbnZidRIMTmF0YWxpZSBEZWFsciExakpVX0pQelRuNWlzWVZUdE9wUW92c2xmbXgxTHR4Sk4=</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>998</Words>
-  <Characters>5691</Characters>
+  <Words>996</Words>
+  <Characters>5678</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>47</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6676</CharactersWithSpaces>
+  <CharactersWithSpaces>6661</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Lindsay abeln</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>